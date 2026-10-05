--- v1 (2026-06-25)
+++ v2 (2026-10-05)
@@ -10,160 +10,168 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\02.ComunicatiStampa_e_focus\Focus\Italia_Mercato_Autovetture\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7C5B8E0-B781-4BEE-A4D9-75816E628A35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{363127C2-2900-4F86-9FC7-DA0B7A322FFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="731" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13740" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="731" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Usato_Tipo_Veicolo" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="Auto_Usato_2018_2026" sheetId="1" r:id="rId2"/>
     <sheet name="Auto_Usato_Età_Fuel" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Radiazioni_Tipo_Veicolo" sheetId="5" state="hidden" r:id="rId4"/>
     <sheet name="Auto_Radiazioni_2018_2026" sheetId="4" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Auto_Radiazioni_2018_2026!$A$1:$AL$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Auto_Usato_2018_2026!$A$1:$AG$70</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Auto_Usato_2018_2026!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AL58" i="1" l="1"/>
-  <c r="AL16" i="4"/>
+  <c r="M24" i="4" l="1"/>
+  <c r="T68" i="1"/>
+  <c r="AL61" i="1"/>
+  <c r="AL41" i="1"/>
   <c r="T24" i="4"/>
   <c r="S24" i="4"/>
   <c r="R24" i="4"/>
   <c r="Q24" i="4"/>
   <c r="P24" i="4"/>
   <c r="O24" i="4"/>
   <c r="N24" i="4"/>
-  <c r="M24" i="4"/>
   <c r="T66" i="1"/>
   <c r="S66" i="1"/>
   <c r="R66" i="1"/>
   <c r="Q66" i="1"/>
   <c r="P66" i="1"/>
-  <c r="O66" i="1"/>
-[...1 lines deleted...]
-  <c r="M66" i="1"/>
   <c r="T46" i="1"/>
   <c r="S46" i="1"/>
   <c r="R46" i="1"/>
   <c r="Q46" i="1"/>
   <c r="P46" i="1"/>
   <c r="O46" i="1"/>
   <c r="N46" i="1"/>
   <c r="M46" i="1"/>
   <c r="T26" i="1"/>
   <c r="S26" i="1"/>
   <c r="R26" i="1"/>
   <c r="Q26" i="1"/>
   <c r="P26" i="1"/>
   <c r="O26" i="1"/>
   <c r="N26" i="1"/>
   <c r="M26" i="1"/>
+  <c r="AL21" i="1"/>
+  <c r="AL40" i="1"/>
+  <c r="AL60" i="1"/>
+  <c r="AL20" i="1"/>
+  <c r="AL18" i="4"/>
+  <c r="AL17" i="4"/>
+  <c r="AL59" i="1"/>
+  <c r="AL39" i="1"/>
+  <c r="AL19" i="1"/>
+  <c r="AL58" i="1"/>
+  <c r="AL16" i="4"/>
   <c r="AL38" i="1"/>
   <c r="AL18" i="1"/>
   <c r="AL15" i="4"/>
   <c r="AL57" i="1"/>
   <c r="AL37" i="1"/>
   <c r="AL17" i="1"/>
   <c r="AL56" i="1"/>
   <c r="AL36" i="1"/>
   <c r="AL16" i="1"/>
   <c r="AL14" i="4"/>
   <c r="AL35" i="1"/>
   <c r="AL55" i="1"/>
   <c r="AL24" i="4" l="1"/>
   <c r="AL66" i="1"/>
   <c r="AL26" i="1"/>
   <c r="AL15" i="1"/>
   <c r="AJ26" i="1"/>
   <c r="AF26" i="1"/>
   <c r="AK26" i="1"/>
   <c r="B26" i="1"/>
   <c r="C26" i="1"/>
   <c r="D26" i="1"/>
   <c r="E26" i="1"/>
   <c r="F26" i="1"/>
   <c r="G26" i="1"/>
   <c r="H26" i="1"/>
   <c r="I26" i="1"/>
   <c r="J26" i="1"/>
   <c r="K26" i="1"/>
-  <c r="AD26" i="1" s="1"/>
   <c r="L26" i="1"/>
   <c r="AE26" i="1"/>
   <c r="AH26" i="1"/>
   <c r="AI26" i="1"/>
   <c r="AL13" i="4"/>
   <c r="AL12" i="4"/>
   <c r="AI20" i="4"/>
   <c r="AJ12" i="4"/>
   <c r="AK12" i="4"/>
   <c r="AJ13" i="4"/>
   <c r="AK13" i="4"/>
   <c r="AJ14" i="4"/>
   <c r="AK14" i="4"/>
   <c r="AJ15" i="4"/>
   <c r="AK15" i="4"/>
   <c r="AJ16" i="4"/>
   <c r="AK16" i="4"/>
   <c r="AJ17" i="4"/>
   <c r="AK17" i="4"/>
   <c r="AJ18" i="4"/>
   <c r="AK18" i="4"/>
   <c r="AJ19" i="4"/>
   <c r="AK19" i="4"/>
   <c r="AJ20" i="4"/>
   <c r="AK20" i="4"/>
@@ -268,103 +276,103 @@
   <c r="AK15" i="1"/>
   <c r="AJ16" i="1"/>
   <c r="AK16" i="1"/>
   <c r="AJ17" i="1"/>
   <c r="AK17" i="1"/>
   <c r="AJ18" i="1"/>
   <c r="AK18" i="1"/>
   <c r="AJ19" i="1"/>
   <c r="AK19" i="1"/>
   <c r="AJ20" i="1"/>
   <c r="AK20" i="1"/>
   <c r="AJ21" i="1"/>
   <c r="AK21" i="1"/>
   <c r="AJ22" i="1"/>
   <c r="AK22" i="1"/>
   <c r="AJ23" i="1"/>
   <c r="AK23" i="1"/>
   <c r="AJ24" i="1"/>
   <c r="AK24" i="1"/>
   <c r="AJ25" i="1"/>
   <c r="AK25" i="1"/>
   <c r="S27" i="1"/>
   <c r="S67" i="1"/>
   <c r="S47" i="1"/>
   <c r="AK68" i="1"/>
-  <c r="T68" i="1"/>
-  <c r="AK25" i="4" l="1"/>
+  <c r="AD26" i="1" l="1"/>
   <c r="S70" i="1"/>
   <c r="AG26" i="1"/>
   <c r="AL67" i="1"/>
   <c r="S69" i="1"/>
   <c r="L24" i="4" l="1"/>
   <c r="T70" i="1"/>
   <c r="AL46" i="1"/>
   <c r="L46" i="1"/>
   <c r="AH46" i="1" l="1"/>
   <c r="AJ66" i="1"/>
   <c r="AK66" i="1"/>
   <c r="AI46" i="1"/>
   <c r="AJ46" i="1"/>
   <c r="AK46" i="1"/>
   <c r="T69" i="1"/>
   <c r="AI24" i="4"/>
   <c r="A24" i="4"/>
   <c r="B24" i="4"/>
   <c r="C24" i="4"/>
   <c r="D24" i="4"/>
   <c r="E24" i="4"/>
   <c r="F24" i="4"/>
   <c r="G24" i="4"/>
   <c r="H24" i="4"/>
   <c r="I24" i="4"/>
-  <c r="AA24" i="4" s="1"/>
   <c r="J24" i="4"/>
   <c r="K24" i="4"/>
   <c r="AD24" i="4" s="1"/>
   <c r="AE24" i="4"/>
   <c r="AF24" i="4"/>
   <c r="AG24" i="4"/>
   <c r="AH24" i="4"/>
   <c r="AJ68" i="1"/>
-  <c r="AB24" i="4" l="1"/>
+  <c r="AA24" i="4" l="1"/>
+  <c r="AB24" i="4"/>
   <c r="AC24" i="4"/>
   <c r="AI66" i="1"/>
   <c r="AI54" i="1"/>
   <c r="AI55" i="1"/>
   <c r="AI56" i="1"/>
   <c r="AI57" i="1"/>
   <c r="AI58" i="1"/>
   <c r="AI59" i="1"/>
   <c r="AI60" i="1"/>
   <c r="AI61" i="1"/>
   <c r="AI62" i="1"/>
   <c r="AI63" i="1"/>
   <c r="AI64" i="1"/>
   <c r="AI65" i="1"/>
   <c r="AI68" i="1"/>
   <c r="R25" i="4"/>
+  <c r="AK25" i="4" s="1"/>
   <c r="R67" i="1"/>
   <c r="R47" i="1"/>
   <c r="R27" i="1"/>
   <c r="K46" i="1"/>
   <c r="R70" i="1" l="1"/>
   <c r="AK67" i="1"/>
   <c r="AK27" i="1"/>
   <c r="R69" i="1"/>
   <c r="AD21" i="1"/>
   <c r="K27" i="1"/>
   <c r="Q25" i="4" l="1"/>
   <c r="AJ25" i="4" s="1"/>
   <c r="P25" i="4"/>
   <c r="O25" i="4"/>
   <c r="N25" i="4"/>
   <c r="M25" i="4"/>
   <c r="L25" i="4"/>
   <c r="Q67" i="1"/>
   <c r="P67" i="1"/>
   <c r="AJ67" i="1" l="1"/>
   <c r="AI67" i="1"/>
   <c r="Q47" i="1"/>
   <c r="AK47" i="1" s="1"/>
   <c r="P47" i="1"/>
   <c r="O47" i="1"/>
@@ -519,50 +527,51 @@
   <c r="AG45" i="1"/>
   <c r="I46" i="1"/>
   <c r="H46" i="1"/>
   <c r="AG25" i="1"/>
   <c r="AG24" i="1"/>
   <c r="AG44" i="1"/>
   <c r="AG43" i="1"/>
   <c r="AG23" i="1"/>
   <c r="AA12" i="4"/>
   <c r="AB12" i="4"/>
   <c r="O57" i="1"/>
   <c r="AH57" i="1" s="1"/>
   <c r="O61" i="1"/>
   <c r="AH61" i="1" s="1"/>
   <c r="O62" i="1"/>
   <c r="AH62" i="1" s="1"/>
   <c r="AG42" i="1"/>
   <c r="AG22" i="1"/>
   <c r="AG41" i="1"/>
   <c r="AG21" i="1"/>
   <c r="AG40" i="1"/>
   <c r="AG20" i="1"/>
   <c r="AF46" i="1" l="1"/>
   <c r="AG46" i="1"/>
   <c r="O54" i="1"/>
+  <c r="O66" i="1" s="1"/>
   <c r="AG39" i="1"/>
   <c r="AG19" i="1"/>
   <c r="AH54" i="1" l="1"/>
   <c r="AG38" i="1"/>
   <c r="AG18" i="1" l="1"/>
   <c r="AG37" i="1" l="1"/>
   <c r="AG17" i="1"/>
   <c r="AG16" i="1" l="1"/>
   <c r="AG35" i="1"/>
   <c r="AG15" i="1"/>
   <c r="AF23" i="4"/>
   <c r="AF22" i="4"/>
   <c r="AF21" i="4"/>
   <c r="AF20" i="4"/>
   <c r="AF19" i="4"/>
   <c r="AF18" i="4"/>
   <c r="AF17" i="4"/>
   <c r="AF16" i="4"/>
   <c r="AF15" i="4"/>
   <c r="AF14" i="4"/>
   <c r="AF13" i="4"/>
   <c r="AF12" i="4"/>
   <c r="C66" i="1"/>
   <c r="B66" i="1"/>
   <c r="G46" i="1"/>
@@ -589,111 +598,113 @@
   <c r="AF23" i="1"/>
   <c r="AF22" i="1"/>
   <c r="AF21" i="1"/>
   <c r="AF20" i="1"/>
   <c r="AF19" i="1"/>
   <c r="AF18" i="1"/>
   <c r="AF17" i="1"/>
   <c r="AF16" i="1"/>
   <c r="AF15" i="1"/>
   <c r="AF14" i="1"/>
   <c r="AE14" i="1"/>
   <c r="N65" i="1"/>
   <c r="AF65" i="1" s="1"/>
   <c r="N64" i="1"/>
   <c r="AF64" i="1" s="1"/>
   <c r="N63" i="1"/>
   <c r="AF63" i="1" s="1"/>
   <c r="N62" i="1"/>
   <c r="N61" i="1"/>
   <c r="N60" i="1"/>
   <c r="N58" i="1"/>
   <c r="N57" i="1"/>
   <c r="N56" i="1"/>
   <c r="N55" i="1"/>
   <c r="N54" i="1"/>
-  <c r="AG54" i="1" s="1"/>
   <c r="AG47" i="1"/>
   <c r="AG27" i="1"/>
-  <c r="N67" i="1" l="1"/>
-  <c r="N70" i="1" s="1"/>
+  <c r="N66" i="1" l="1"/>
+  <c r="AG54" i="1"/>
+  <c r="N67" i="1"/>
   <c r="AG55" i="1"/>
   <c r="AG56" i="1"/>
   <c r="AG57" i="1"/>
   <c r="AG58" i="1"/>
   <c r="AG60" i="1"/>
   <c r="AF61" i="1"/>
   <c r="AG61" i="1"/>
   <c r="AF62" i="1"/>
   <c r="AG62" i="1"/>
+  <c r="N70" i="1" l="1"/>
   <c r="N69" i="1"/>
-  <c r="O63" i="1" l="1"/>
+  <c r="O63" i="1"/>
   <c r="AH63" i="1" l="1"/>
   <c r="AG63" i="1"/>
   <c r="B67" i="1"/>
   <c r="AE23" i="4" l="1"/>
   <c r="AE22" i="4"/>
   <c r="AE21" i="4"/>
   <c r="AE20" i="4"/>
   <c r="AE19" i="4"/>
   <c r="AE18" i="4"/>
   <c r="AE17" i="4"/>
   <c r="AE16" i="4"/>
   <c r="AE15" i="4"/>
   <c r="AE14" i="4"/>
   <c r="AE13" i="4"/>
   <c r="AE45" i="1"/>
   <c r="AE44" i="1"/>
   <c r="AE43" i="1"/>
   <c r="AE42" i="1"/>
   <c r="AE41" i="1"/>
   <c r="AE40" i="1"/>
   <c r="AE39" i="1"/>
   <c r="AE38" i="1"/>
   <c r="AE37" i="1"/>
   <c r="AE36" i="1"/>
   <c r="AE35" i="1"/>
   <c r="AE34" i="1"/>
   <c r="AE25" i="1"/>
   <c r="AE24" i="1"/>
   <c r="AE23" i="1"/>
   <c r="AE22" i="1"/>
   <c r="AE21" i="1"/>
   <c r="AE20" i="1"/>
   <c r="AE19" i="1"/>
   <c r="AE18" i="1"/>
   <c r="AE17" i="1"/>
   <c r="AE16" i="1"/>
   <c r="AE15" i="1"/>
   <c r="AD14" i="1"/>
   <c r="M60" i="1"/>
   <c r="M59" i="1"/>
   <c r="M58" i="1"/>
   <c r="M57" i="1"/>
   <c r="M56" i="1"/>
   <c r="M55" i="1"/>
   <c r="M54" i="1"/>
+  <c r="M66" i="1" s="1"/>
   <c r="AF47" i="1"/>
   <c r="AF27" i="1"/>
   <c r="M67" i="1" l="1"/>
   <c r="M70" i="1" s="1"/>
   <c r="AF58" i="1"/>
   <c r="AF55" i="1"/>
   <c r="AF56" i="1"/>
   <c r="AF59" i="1"/>
   <c r="AF57" i="1"/>
   <c r="AF60" i="1"/>
   <c r="AF25" i="4"/>
   <c r="AF54" i="1"/>
   <c r="AF67" i="1" l="1"/>
   <c r="AF66" i="1"/>
   <c r="M69" i="1"/>
   <c r="E47" i="1" l="1"/>
   <c r="D47" i="1"/>
   <c r="C47" i="1"/>
   <c r="B47" i="1"/>
   <c r="V47" i="1" l="1"/>
   <c r="W47" i="1"/>
   <c r="U47" i="1"/>
   <c r="AD23" i="4" l="1"/>
   <c r="AD22" i="4"/>
   <c r="AD21" i="4"/>
@@ -722,53 +733,53 @@
   <c r="AD39" i="1"/>
   <c r="AD38" i="1"/>
   <c r="AD37" i="1"/>
   <c r="AD36" i="1"/>
   <c r="AD25" i="1"/>
   <c r="AD24" i="1"/>
   <c r="AD23" i="1"/>
   <c r="AD22" i="1"/>
   <c r="AD20" i="1"/>
   <c r="AD19" i="1"/>
   <c r="AD18" i="1"/>
   <c r="AD17" i="1"/>
   <c r="AD16" i="1"/>
   <c r="AD15" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="L64" i="1"/>
   <c r="L61" i="1"/>
   <c r="L60" i="1"/>
   <c r="L59" i="1"/>
   <c r="L58" i="1"/>
   <c r="L57" i="1"/>
   <c r="L56" i="1"/>
   <c r="L55" i="1"/>
   <c r="L54" i="1"/>
-  <c r="L66" i="1" s="1"/>
   <c r="AE47" i="1"/>
-  <c r="L67" i="1" l="1"/>
+  <c r="L66" i="1" l="1"/>
+  <c r="L67" i="1"/>
   <c r="AE57" i="1"/>
   <c r="AE59" i="1"/>
   <c r="AE64" i="1"/>
   <c r="AE56" i="1"/>
   <c r="AE58" i="1"/>
   <c r="AE60" i="1"/>
   <c r="AE61" i="1"/>
   <c r="AE55" i="1"/>
   <c r="AE27" i="1"/>
   <c r="AE54" i="1"/>
   <c r="AE66" i="1" l="1"/>
   <c r="AE67" i="1"/>
   <c r="L69" i="1"/>
   <c r="L70" i="1"/>
   <c r="O65" i="1"/>
   <c r="AH65" i="1" s="1"/>
   <c r="J65" i="1"/>
   <c r="O64" i="1"/>
   <c r="K64" i="1"/>
   <c r="AD64" i="1" s="1"/>
   <c r="J64" i="1"/>
   <c r="K63" i="1"/>
   <c r="AD63" i="1" s="1"/>
   <c r="J63" i="1"/>
   <c r="K62" i="1"/>
@@ -883,55 +894,55 @@
   <c r="AB23" i="1"/>
   <c r="AB20" i="4" l="1"/>
   <c r="AB22" i="1"/>
   <c r="AB42" i="1"/>
   <c r="AB19" i="4" l="1"/>
   <c r="AB41" i="1" l="1"/>
   <c r="AB21" i="1"/>
   <c r="AB18" i="4" l="1"/>
   <c r="AB40" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB17" i="4" l="1"/>
   <c r="AB39" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AB16" i="4" l="1"/>
   <c r="AB38" i="1"/>
   <c r="AB18" i="1"/>
   <c r="AB37" i="1" l="1"/>
   <c r="AB17" i="1"/>
   <c r="AB15" i="4" l="1"/>
   <c r="AC65" i="1" l="1"/>
   <c r="AB14" i="4" l="1"/>
   <c r="AB13" i="4"/>
   <c r="AB36" i="1"/>
   <c r="AB35" i="1"/>
   <c r="AB34" i="1"/>
-  <c r="AB46" i="1" s="1"/>
   <c r="AB16" i="1"/>
   <c r="AB15" i="1"/>
   <c r="AB26" i="1" s="1"/>
-  <c r="AB27" i="1" l="1"/>
+  <c r="AB46" i="1" l="1"/>
+  <c r="AB27" i="1"/>
   <c r="AC54" i="1"/>
   <c r="I25" i="4"/>
   <c r="AB25" i="4" s="1"/>
   <c r="AA23" i="4"/>
   <c r="AC67" i="1" l="1"/>
   <c r="AC69" i="1" s="1"/>
   <c r="J70" i="1"/>
   <c r="J69" i="1"/>
   <c r="I65" i="1"/>
   <c r="I27" i="1"/>
   <c r="AA25" i="1"/>
   <c r="I47" i="1"/>
   <c r="AA45" i="1"/>
   <c r="AB47" i="1" l="1"/>
   <c r="AB65" i="1"/>
   <c r="AA22" i="4"/>
   <c r="I64" i="1"/>
   <c r="AB64" i="1" s="1"/>
   <c r="AA44" i="1"/>
   <c r="AA24" i="1"/>
   <c r="AA21" i="4" l="1"/>
   <c r="AA43" i="1"/>
   <c r="I63" i="1"/>
   <c r="AB63" i="1" s="1"/>
   <c r="AA23" i="1"/>
@@ -1118,51 +1129,50 @@
   <c r="F58" i="1"/>
   <c r="E58" i="1"/>
   <c r="D58" i="1"/>
   <c r="V58" i="1" s="1"/>
   <c r="U57" i="1"/>
   <c r="H57" i="1"/>
   <c r="G57" i="1"/>
   <c r="F57" i="1"/>
   <c r="E57" i="1"/>
   <c r="D57" i="1"/>
   <c r="U56" i="1"/>
   <c r="H56" i="1"/>
   <c r="G56" i="1"/>
   <c r="F56" i="1"/>
   <c r="E56" i="1"/>
   <c r="D56" i="1"/>
   <c r="V56" i="1" s="1"/>
   <c r="U55" i="1"/>
   <c r="H55" i="1"/>
   <c r="G55" i="1"/>
   <c r="F55" i="1"/>
   <c r="E55" i="1"/>
   <c r="D55" i="1"/>
   <c r="V55" i="1" s="1"/>
   <c r="U54" i="1"/>
-  <c r="U66" i="1" s="1"/>
   <c r="I54" i="1"/>
   <c r="H54" i="1"/>
   <c r="G54" i="1"/>
   <c r="F54" i="1"/>
   <c r="E54" i="1"/>
   <c r="E66" i="1" s="1"/>
   <c r="D54" i="1"/>
   <c r="D66" i="1" s="1"/>
   <c r="H47" i="1"/>
   <c r="G47" i="1"/>
   <c r="F47" i="1"/>
   <c r="X47" i="1" s="1"/>
   <c r="Z45" i="1"/>
   <c r="Y45" i="1"/>
   <c r="X45" i="1"/>
   <c r="W45" i="1"/>
   <c r="V45" i="1"/>
   <c r="U45" i="1"/>
   <c r="Z44" i="1"/>
   <c r="Y44" i="1"/>
   <c r="X44" i="1"/>
   <c r="W44" i="1"/>
   <c r="V44" i="1"/>
   <c r="U44" i="1"/>
   <c r="Z43" i="1"/>
@@ -1198,51 +1208,50 @@
   <c r="Z38" i="1"/>
   <c r="Y38" i="1"/>
   <c r="X38" i="1"/>
   <c r="W38" i="1"/>
   <c r="V38" i="1"/>
   <c r="U38" i="1"/>
   <c r="Z37" i="1"/>
   <c r="Y37" i="1"/>
   <c r="X37" i="1"/>
   <c r="W37" i="1"/>
   <c r="V37" i="1"/>
   <c r="U37" i="1"/>
   <c r="Z36" i="1"/>
   <c r="Y36" i="1"/>
   <c r="X36" i="1"/>
   <c r="W36" i="1"/>
   <c r="V36" i="1"/>
   <c r="U36" i="1"/>
   <c r="Z35" i="1"/>
   <c r="Y35" i="1"/>
   <c r="X35" i="1"/>
   <c r="W35" i="1"/>
   <c r="V35" i="1"/>
   <c r="U35" i="1"/>
   <c r="AA34" i="1"/>
-  <c r="AA46" i="1" s="1"/>
   <c r="Z34" i="1"/>
   <c r="Y34" i="1"/>
   <c r="X34" i="1"/>
   <c r="W34" i="1"/>
   <c r="V34" i="1"/>
   <c r="U34" i="1"/>
   <c r="H27" i="1"/>
   <c r="G27" i="1"/>
   <c r="F27" i="1"/>
   <c r="E27" i="1"/>
   <c r="D27" i="1"/>
   <c r="C27" i="1"/>
   <c r="B27" i="1"/>
   <c r="Z25" i="1"/>
   <c r="Y25" i="1"/>
   <c r="X25" i="1"/>
   <c r="W25" i="1"/>
   <c r="V25" i="1"/>
   <c r="U25" i="1"/>
   <c r="Z24" i="1"/>
   <c r="Y24" i="1"/>
   <c r="X24" i="1"/>
   <c r="W24" i="1"/>
   <c r="V24" i="1"/>
   <c r="U24" i="1"/>
@@ -1291,51 +1300,53 @@
   <c r="Z16" i="1"/>
   <c r="Y16" i="1"/>
   <c r="X16" i="1"/>
   <c r="W16" i="1"/>
   <c r="V16" i="1"/>
   <c r="U16" i="1"/>
   <c r="Z15" i="1"/>
   <c r="Y15" i="1"/>
   <c r="X15" i="1"/>
   <c r="W15" i="1"/>
   <c r="V15" i="1"/>
   <c r="U15" i="1"/>
   <c r="AA14" i="1"/>
   <c r="Z14" i="1"/>
   <c r="Z26" i="1" s="1"/>
   <c r="Y14" i="1"/>
   <c r="Y26" i="1" s="1"/>
   <c r="X14" i="1"/>
   <c r="X26" i="1" s="1"/>
   <c r="W14" i="1"/>
   <c r="W26" i="1" s="1"/>
   <c r="V14" i="1"/>
   <c r="V26" i="1" s="1"/>
   <c r="U14" i="1"/>
   <c r="U26" i="1" s="1"/>
-  <c r="AA26" i="1" l="1"/>
+  <c r="U66" i="1" l="1"/>
+  <c r="AA46" i="1"/>
+  <c r="AA26" i="1"/>
   <c r="U46" i="1"/>
   <c r="V24" i="4"/>
   <c r="U24" i="4"/>
   <c r="W24" i="4"/>
   <c r="X24" i="4"/>
   <c r="Z24" i="4"/>
   <c r="Y24" i="4"/>
   <c r="Y27" i="1"/>
   <c r="Z27" i="1"/>
   <c r="U27" i="1"/>
   <c r="X27" i="1"/>
   <c r="V27" i="1"/>
   <c r="W27" i="1"/>
   <c r="AA27" i="1"/>
   <c r="W46" i="1"/>
   <c r="Y46" i="1"/>
   <c r="X46" i="1"/>
   <c r="Z46" i="1"/>
   <c r="V46" i="1"/>
   <c r="I66" i="1"/>
   <c r="I67" i="1"/>
   <c r="H66" i="1"/>
   <c r="H67" i="1"/>
   <c r="F66" i="1"/>
   <c r="G66" i="1"/>
@@ -1898,51 +1909,51 @@
   <si>
     <t>21/20</t>
   </si>
   <si>
     <t>22/21</t>
   </si>
   <si>
     <t>23/22</t>
   </si>
   <si>
     <t>24/23</t>
   </si>
   <si>
     <t>25/24</t>
   </si>
   <si>
     <t>26/25</t>
   </si>
   <si>
     <t>ITALIA - RADIAZIONI AUTOVETTURE- trend 2008-2026</t>
   </si>
   <si>
     <t>ITALY - CAR CANCELLATIONS - trend 2008-2026</t>
   </si>
   <si>
-    <t>TOTALE Gen - Mag</t>
+    <t>TOTALE Gen - ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="165" formatCode="0.0_ ;[Red]\-0.0\ "/>
     <numFmt numFmtId="166" formatCode="General_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
     <numFmt numFmtId="170" formatCode="[$-410]mmm\-yy;@"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="173" formatCode="&quot;L. &quot;#,##0;[Red]&quot;-L. &quot;#,##0"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -4207,96 +4218,96 @@
     </xf>
     <xf numFmtId="172" fontId="8" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="6" borderId="98" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="37" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Excel Built-in Normal 1" xfId="9" xr:uid="{FA2C541E-B84E-4E8C-8B21-11B1F9DCAA88}"/>
     <cellStyle name="Migliaia" xfId="2" builtinId="3"/>
     <cellStyle name="Migliaia (0)" xfId="5" xr:uid="{641A4EC0-4E2F-4BEC-8A07-BA778055E472}"/>
     <cellStyle name="Migliaia 10" xfId="14" xr:uid="{B45820E0-3B3E-4D5E-B8BF-CD9EB05488A2}"/>
     <cellStyle name="Migliaia 2" xfId="4" xr:uid="{202F8C1A-1C7D-405E-9AD9-6C9DCE8F00F7}"/>
     <cellStyle name="Migliaia 3" xfId="11" xr:uid="{F8589BA8-488A-46BC-AD32-F0C51C5CDD06}"/>
     <cellStyle name="Migliaia 4" xfId="15" xr:uid="{EEF87C5B-1EF0-44AD-95DC-DB516BC8883A}"/>
     <cellStyle name="Migliaia 5" xfId="10" xr:uid="{2274E0AC-53C4-418F-8FB6-7F2ED475E162}"/>
     <cellStyle name="Migliaia 6" xfId="17" xr:uid="{32620354-218A-42D1-B820-EF1047673349}"/>
@@ -5699,51 +5710,51 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="P18 I18:N18" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL71"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="29.5546875" style="28" customWidth="1"/>
     <col min="2" max="9" width="10.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="10" max="12" width="11.5546875" style="28" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="11.5546875" style="28" customWidth="1"/>
     <col min="14" max="15" width="11.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="20" width="11" style="28" customWidth="1"/>
     <col min="21" max="25" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8" style="28" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="8.5546875" style="28" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="29" max="30" width="7" style="28" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="32" max="32" width="6.88671875" style="28" customWidth="1"/>
     <col min="33" max="33" width="7.88671875" style="28" customWidth="1"/>
     <col min="34" max="34" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="36" max="38" width="7.5546875" style="28" customWidth="1"/>
     <col min="39" max="16384" width="8.88671875" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
@@ -5895,65 +5906,65 @@
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="24"/>
       <c r="S6" s="24"/>
       <c r="T6" s="24"/>
       <c r="U6" s="24"/>
       <c r="V6" s="24"/>
       <c r="W6" s="24"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="24"/>
       <c r="Z6" s="24"/>
     </row>
     <row r="7" spans="1:38" s="64" customFormat="1" ht="16.2">
-      <c r="A7" s="251" t="s">
+      <c r="A7" s="260" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="251"/>
-[...10 lines deleted...]
-      <c r="M7" s="251"/>
+      <c r="B7" s="260"/>
+      <c r="C7" s="260"/>
+      <c r="D7" s="260"/>
+      <c r="E7" s="260"/>
+      <c r="F7" s="260"/>
+      <c r="G7" s="260"/>
+      <c r="H7" s="260"/>
+      <c r="I7" s="260"/>
+      <c r="J7" s="260"/>
+      <c r="K7" s="260"/>
+      <c r="L7" s="260"/>
+      <c r="M7" s="260"/>
       <c r="N7" s="62"/>
       <c r="O7" s="62"/>
       <c r="P7" s="62"/>
       <c r="Q7" s="62"/>
       <c r="R7" s="62"/>
       <c r="S7" s="62"/>
       <c r="T7" s="62"/>
       <c r="U7" s="62"/>
       <c r="V7" s="62"/>
       <c r="W7" s="62"/>
       <c r="X7" s="62"/>
       <c r="Y7" s="62"/>
       <c r="Z7" s="63"/>
     </row>
     <row r="8" spans="1:38" s="64" customFormat="1" ht="16.2">
       <c r="A8" s="75" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="71"/>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
@@ -6042,151 +6053,151 @@
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="31"/>
       <c r="P11" s="31"/>
       <c r="Q11" s="31"/>
       <c r="R11" s="31"/>
       <c r="S11" s="31"/>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="27"/>
       <c r="X11" s="27"/>
       <c r="Y11" s="27"/>
       <c r="Z11" s="24"/>
     </row>
     <row r="12" spans="1:38" ht="15.6" customHeight="1" thickBot="1">
       <c r="A12" s="31"/>
-      <c r="B12" s="246">
+      <c r="B12" s="248">
         <v>2008</v>
       </c>
-      <c r="C12" s="246">
+      <c r="C12" s="248">
         <v>2009</v>
       </c>
-      <c r="D12" s="246">
+      <c r="D12" s="248">
         <v>2010</v>
       </c>
-      <c r="E12" s="246">
+      <c r="E12" s="248">
         <v>2011</v>
       </c>
-      <c r="F12" s="246">
+      <c r="F12" s="248">
         <v>2012</v>
       </c>
-      <c r="G12" s="246">
+      <c r="G12" s="248">
         <v>2013</v>
       </c>
-      <c r="H12" s="246">
+      <c r="H12" s="248">
         <v>2014</v>
       </c>
-      <c r="I12" s="246">
+      <c r="I12" s="248">
         <v>2015</v>
       </c>
-      <c r="J12" s="246">
+      <c r="J12" s="248">
         <v>2016</v>
       </c>
-      <c r="K12" s="246">
+      <c r="K12" s="248">
         <v>2017</v>
       </c>
-      <c r="L12" s="249">
+      <c r="L12" s="255">
         <v>2018</v>
       </c>
-      <c r="M12" s="249">
+      <c r="M12" s="255">
         <v>2019</v>
       </c>
-      <c r="N12" s="249">
+      <c r="N12" s="255">
         <v>2020</v>
       </c>
-      <c r="O12" s="249">
+      <c r="O12" s="255">
         <v>2021</v>
       </c>
-      <c r="P12" s="246">
+      <c r="P12" s="248">
         <v>2022</v>
       </c>
-      <c r="Q12" s="256">
+      <c r="Q12" s="246">
         <v>2023</v>
       </c>
-      <c r="R12" s="246">
+      <c r="R12" s="248">
         <v>2024</v>
       </c>
-      <c r="S12" s="246">
+      <c r="S12" s="248">
         <v>2025</v>
       </c>
-      <c r="T12" s="246">
+      <c r="T12" s="248">
         <v>2026</v>
       </c>
       <c r="U12" s="56" t="s">
         <v>3</v>
       </c>
       <c r="V12" s="224"/>
       <c r="W12" s="224"/>
       <c r="X12" s="224"/>
       <c r="Y12" s="224"/>
       <c r="Z12" s="224"/>
       <c r="AA12" s="224"/>
       <c r="AB12" s="224"/>
       <c r="AC12" s="224"/>
       <c r="AD12" s="224"/>
-      <c r="AE12" s="258" t="s">
+      <c r="AE12" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="AF12" s="259"/>
-[...5 lines deleted...]
-      <c r="AL12" s="261"/>
+      <c r="AF12" s="251"/>
+      <c r="AG12" s="251"/>
+      <c r="AH12" s="251"/>
+      <c r="AI12" s="251"/>
+      <c r="AJ12" s="251"/>
+      <c r="AK12" s="251"/>
+      <c r="AL12" s="254"/>
     </row>
     <row r="13" spans="1:38" ht="15.6" thickBot="1">
       <c r="A13" s="31"/>
-      <c r="B13" s="247"/>
-[...17 lines deleted...]
-      <c r="T13" s="252"/>
+      <c r="B13" s="261"/>
+      <c r="C13" s="261"/>
+      <c r="D13" s="261"/>
+      <c r="E13" s="261"/>
+      <c r="F13" s="261"/>
+      <c r="G13" s="261"/>
+      <c r="H13" s="261"/>
+      <c r="I13" s="261"/>
+      <c r="J13" s="261"/>
+      <c r="K13" s="258"/>
+      <c r="L13" s="257"/>
+      <c r="M13" s="257"/>
+      <c r="N13" s="257"/>
+      <c r="O13" s="257"/>
+      <c r="P13" s="249"/>
+      <c r="Q13" s="247"/>
+      <c r="R13" s="249"/>
+      <c r="S13" s="249"/>
+      <c r="T13" s="249"/>
       <c r="U13" s="223">
         <v>45513</v>
       </c>
       <c r="V13" s="223">
         <v>45545</v>
       </c>
       <c r="W13" s="223">
         <v>45576</v>
       </c>
       <c r="X13" s="223">
         <v>45608</v>
       </c>
       <c r="Y13" s="223">
         <v>45639</v>
       </c>
       <c r="Z13" s="35" t="s">
         <v>88</v>
       </c>
       <c r="AA13" s="160" t="s">
         <v>89</v>
       </c>
       <c r="AB13" s="145" t="s">
         <v>90</v>
       </c>
       <c r="AC13" s="166" t="s">
@@ -6926,51 +6937,53 @@
       </c>
       <c r="L19" s="157">
         <v>447733</v>
       </c>
       <c r="M19" s="228">
         <v>420463</v>
       </c>
       <c r="N19" s="228">
         <v>439270</v>
       </c>
       <c r="O19" s="228">
         <v>448423</v>
       </c>
       <c r="P19" s="228">
         <v>372214</v>
       </c>
       <c r="Q19" s="228">
         <v>417571</v>
       </c>
       <c r="R19" s="228">
         <v>419372</v>
       </c>
       <c r="S19" s="157">
         <v>435260</v>
       </c>
-      <c r="T19" s="157"/>
+      <c r="T19" s="157">
+        <v>468790</v>
+      </c>
       <c r="U19" s="105">
         <f t="shared" si="0"/>
         <v>-4.5954795401915609</v>
       </c>
       <c r="V19" s="106">
         <f t="shared" si="1"/>
         <v>1.9196902721313176</v>
       </c>
       <c r="W19" s="106">
         <f t="shared" si="2"/>
         <v>3.97709007522342</v>
       </c>
       <c r="X19" s="106">
         <f t="shared" si="3"/>
         <v>-12.904563887729495</v>
       </c>
       <c r="Y19" s="106">
         <f t="shared" si="4"/>
         <v>-3.2918499498590434</v>
       </c>
       <c r="Z19" s="107">
         <f t="shared" si="5"/>
         <v>0.37532232754902589</v>
       </c>
       <c r="AA19" s="105">
@@ -6995,51 +7008,54 @@
       </c>
       <c r="AF19" s="106">
         <f t="shared" si="11"/>
         <v>4.4729262741311366</v>
       </c>
       <c r="AG19" s="106">
         <f t="shared" si="13"/>
         <v>2.0836842943975231</v>
       </c>
       <c r="AH19" s="106">
         <f t="shared" si="14"/>
         <v>-16.994890984628352</v>
       </c>
       <c r="AI19" s="106">
         <f t="shared" si="15"/>
         <v>12.185731863927741</v>
       </c>
       <c r="AJ19" s="106">
         <f t="shared" si="12"/>
         <v>0.43130389801973795</v>
       </c>
       <c r="AK19" s="106">
         <f t="shared" si="12"/>
         <v>3.788521885104394</v>
       </c>
-      <c r="AL19" s="214"/>
+      <c r="AL19" s="215">
+        <f t="shared" si="12"/>
+        <v>7.7034416211000325</v>
+      </c>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="98" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="89">
         <v>448208</v>
       </c>
       <c r="C20" s="89">
         <v>412015</v>
       </c>
       <c r="D20" s="89">
         <v>398940</v>
       </c>
       <c r="E20" s="89">
         <v>386468</v>
       </c>
       <c r="F20" s="89">
         <v>359451</v>
       </c>
       <c r="G20" s="89">
         <v>368188</v>
       </c>
       <c r="H20" s="89">
         <v>373246</v>
@@ -7055,51 +7071,53 @@
       </c>
       <c r="L20" s="157">
         <v>477861</v>
       </c>
       <c r="M20" s="228">
         <v>491988</v>
       </c>
       <c r="N20" s="228">
         <v>536412</v>
       </c>
       <c r="O20" s="228">
         <v>457776</v>
       </c>
       <c r="P20" s="228">
         <v>378283</v>
       </c>
       <c r="Q20" s="228">
         <v>414992</v>
       </c>
       <c r="R20" s="228">
         <v>478367</v>
       </c>
       <c r="S20" s="157">
         <v>504411</v>
       </c>
-      <c r="T20" s="157"/>
+      <c r="T20" s="157">
+        <v>503761</v>
+      </c>
       <c r="U20" s="105">
         <f t="shared" si="0"/>
         <v>-8.0750455145825146</v>
       </c>
       <c r="V20" s="106">
         <f t="shared" si="1"/>
         <v>-3.1734281518876739</v>
       </c>
       <c r="W20" s="106">
         <f t="shared" si="2"/>
         <v>-3.1262846543339853</v>
       </c>
       <c r="X20" s="106">
         <f t="shared" si="3"/>
         <v>-6.9907469699949285</v>
       </c>
       <c r="Y20" s="106">
         <f t="shared" si="4"/>
         <v>2.43065118750539</v>
       </c>
       <c r="Z20" s="107">
         <f t="shared" si="5"/>
         <v>1.3737547122665594</v>
       </c>
       <c r="AA20" s="105">
@@ -7124,51 +7142,54 @@
       </c>
       <c r="AF20" s="106">
         <f t="shared" si="11"/>
         <v>9.0294885241103433</v>
       </c>
       <c r="AG20" s="106">
         <f t="shared" si="13"/>
         <v>-14.659627301402653</v>
       </c>
       <c r="AH20" s="106">
         <f t="shared" si="14"/>
         <v>-17.365043165216175</v>
       </c>
       <c r="AI20" s="106">
         <f t="shared" si="15"/>
         <v>9.7041104146895307</v>
       </c>
       <c r="AJ20" s="106">
         <f t="shared" si="12"/>
         <v>15.271378725373019</v>
       </c>
       <c r="AK20" s="106">
         <f t="shared" si="12"/>
         <v>5.4443554843875104</v>
       </c>
-      <c r="AL20" s="214"/>
+      <c r="AL20" s="215">
+        <f t="shared" si="12"/>
+        <v>-0.12886316912200566</v>
+      </c>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="98" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="89">
         <v>228104</v>
       </c>
       <c r="C21" s="89">
         <v>212937</v>
       </c>
       <c r="D21" s="89">
         <v>232718</v>
       </c>
       <c r="E21" s="89">
         <v>260678</v>
       </c>
       <c r="F21" s="89">
         <v>234746</v>
       </c>
       <c r="G21" s="89">
         <v>216985</v>
       </c>
       <c r="H21" s="89">
         <v>235513</v>
@@ -7184,51 +7205,53 @@
       </c>
       <c r="L21" s="157">
         <v>330105</v>
       </c>
       <c r="M21" s="228">
         <v>315406</v>
       </c>
       <c r="N21" s="228">
         <v>334178</v>
       </c>
       <c r="O21" s="228">
         <v>292984</v>
       </c>
       <c r="P21" s="228">
         <v>285273</v>
       </c>
       <c r="Q21" s="228">
         <v>306769</v>
       </c>
       <c r="R21" s="228">
         <v>300006</v>
       </c>
       <c r="S21" s="157">
         <v>302240</v>
       </c>
-      <c r="T21" s="157"/>
+      <c r="T21" s="157">
+        <v>305945</v>
+      </c>
       <c r="U21" s="105">
         <f t="shared" si="0"/>
         <v>-6.6491600322659838</v>
       </c>
       <c r="V21" s="106">
         <f t="shared" si="1"/>
         <v>9.2896020888807485</v>
       </c>
       <c r="W21" s="106">
         <f t="shared" si="2"/>
         <v>12.014541204376112</v>
       </c>
       <c r="X21" s="106">
         <f t="shared" si="3"/>
         <v>-9.9479050782958289</v>
       </c>
       <c r="Y21" s="106">
         <f t="shared" si="4"/>
         <v>-7.5660501137399576</v>
       </c>
       <c r="Z21" s="107">
         <f t="shared" si="5"/>
         <v>8.538839090259696</v>
       </c>
       <c r="AA21" s="105">
@@ -7253,51 +7276,54 @@
       </c>
       <c r="AF21" s="106">
         <f t="shared" si="11"/>
         <v>5.9516940070892757</v>
       </c>
       <c r="AG21" s="106">
         <f t="shared" si="13"/>
         <v>-12.326963474555477</v>
       </c>
       <c r="AH21" s="106">
         <f t="shared" si="14"/>
         <v>-2.6318843349807497</v>
       </c>
       <c r="AI21" s="106">
         <f t="shared" si="15"/>
         <v>7.5352381753618465</v>
       </c>
       <c r="AJ21" s="106">
         <f t="shared" si="12"/>
         <v>-2.2045904247169696</v>
       </c>
       <c r="AK21" s="106">
         <f t="shared" si="12"/>
         <v>0.74465177363119406</v>
       </c>
-      <c r="AL21" s="214"/>
+      <c r="AL21" s="215">
+        <f t="shared" si="12"/>
+        <v>1.2258470089994706</v>
+      </c>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="89">
         <v>395493</v>
       </c>
       <c r="C22" s="89">
         <v>373721</v>
       </c>
       <c r="D22" s="89">
         <v>389539</v>
       </c>
       <c r="E22" s="89">
         <v>402110</v>
       </c>
       <c r="F22" s="89">
         <v>313634</v>
       </c>
       <c r="G22" s="89">
         <v>334193</v>
       </c>
       <c r="H22" s="89">
         <v>367131</v>
@@ -7820,152 +7846,152 @@
       <c r="G26" s="81">
         <f t="shared" si="16"/>
         <v>374918</v>
       </c>
       <c r="H26" s="81">
         <f t="shared" ref="H26:J26" si="17">SUM(H14:H25)</f>
         <v>4316379</v>
       </c>
       <c r="I26" s="148">
         <f t="shared" si="17"/>
         <v>4711184</v>
       </c>
       <c r="J26" s="80">
         <f t="shared" si="17"/>
         <v>5032458</v>
       </c>
       <c r="K26" s="216">
         <f>SUM(K14:K25)</f>
         <v>5352975</v>
       </c>
       <c r="L26" s="216">
         <f>SUM(L14:L25)</f>
         <v>5629997</v>
       </c>
       <c r="M26" s="216">
-        <f>SUM(M14:M18)</f>
-        <v>2448303</v>
+        <f>SUM(M14:M21)</f>
+        <v>3676160</v>
       </c>
       <c r="N26" s="216">
-        <f t="shared" ref="N26:T26" si="18">SUM(N14:N18)</f>
-        <v>1525484</v>
+        <f t="shared" ref="N26:T26" si="18">SUM(N14:N21)</f>
+        <v>2835344</v>
       </c>
       <c r="O26" s="216">
         <f t="shared" si="18"/>
-        <v>2162480</v>
+        <v>3361663</v>
       </c>
       <c r="P26" s="216">
         <f t="shared" si="18"/>
-        <v>2056323</v>
+        <v>3092093</v>
       </c>
       <c r="Q26" s="216">
         <f t="shared" si="18"/>
-        <v>2122648</v>
+        <v>3261980</v>
       </c>
       <c r="R26" s="216">
         <f t="shared" si="18"/>
-        <v>2346010</v>
+        <v>3543755</v>
       </c>
       <c r="S26" s="216">
         <f t="shared" si="18"/>
-        <v>2412951</v>
+        <v>3654862</v>
       </c>
       <c r="T26" s="216">
         <f t="shared" si="18"/>
-        <v>2448459</v>
+        <v>3726955</v>
       </c>
       <c r="U26" s="216">
         <f t="shared" ref="U26:AC26" si="19">SUM(U14:U15)</f>
         <v>-34.564433465103534</v>
       </c>
       <c r="V26" s="216">
         <f t="shared" si="19"/>
         <v>-11.246067297996211</v>
       </c>
       <c r="W26" s="216">
         <f t="shared" si="19"/>
         <v>23.070658544199258</v>
       </c>
       <c r="X26" s="216">
         <f t="shared" si="19"/>
         <v>-21.381908871466184</v>
       </c>
       <c r="Y26" s="216">
         <f t="shared" si="19"/>
         <v>6.7920126427204659</v>
       </c>
       <c r="Z26" s="216">
         <f t="shared" si="19"/>
         <v>-0.36091668375850849</v>
       </c>
       <c r="AA26" s="216">
         <f t="shared" si="19"/>
         <v>7.6188674233260469</v>
       </c>
       <c r="AB26" s="216">
         <f t="shared" si="19"/>
         <v>20.097337929636584</v>
       </c>
       <c r="AC26" s="216">
         <f t="shared" si="19"/>
         <v>13.199262380289099</v>
       </c>
       <c r="AD26" s="143">
         <f t="shared" si="9"/>
         <v>5.1751035639060525</v>
       </c>
       <c r="AE26" s="141">
         <f t="shared" si="10"/>
-        <v>-56.513245033700727</v>
+        <v>-34.704050463970049</v>
       </c>
       <c r="AF26" s="142">
         <f t="shared" si="11"/>
-        <v>-37.69218924291642</v>
+        <v>-22.872127437325904</v>
       </c>
       <c r="AG26" s="142">
         <f t="shared" si="13"/>
-        <v>41.756976802116576</v>
+        <v>18.562791675366377</v>
       </c>
       <c r="AH26" s="142">
         <f t="shared" si="14"/>
-        <v>-4.9090396211756868</v>
+        <v>-8.0189477648413892</v>
       </c>
       <c r="AI26" s="142">
         <f t="shared" si="15"/>
-        <v>3.2254174076737945</v>
+        <v>5.4942396622611289</v>
       </c>
       <c r="AJ26" s="142">
         <f t="shared" si="12"/>
-        <v>10.522799823616539</v>
+        <v>8.6381584191196765</v>
       </c>
       <c r="AK26" s="142">
         <f t="shared" si="12"/>
-        <v>2.8533978968546596</v>
+        <v>3.135290108938118</v>
       </c>
       <c r="AL26" s="167">
         <f>100*(T26-S26)/S26</f>
-        <v>1.4715590992108833</v>
+        <v>1.9725231759776429</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="15" thickBot="1">
       <c r="A27" s="79" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="80">
         <f t="shared" ref="B27:S27" si="20">SUM(B14:B25)</f>
         <v>4886765</v>
       </c>
       <c r="C27" s="81">
         <f t="shared" si="20"/>
         <v>4506072</v>
       </c>
       <c r="D27" s="81">
         <f t="shared" si="20"/>
         <v>4598961</v>
       </c>
       <c r="E27" s="81">
         <f t="shared" si="20"/>
         <v>4680700</v>
       </c>
       <c r="F27" s="81">
         <f t="shared" si="20"/>
         <v>4177274</v>
@@ -8195,150 +8221,150 @@
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="31"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="31"/>
       <c r="U31" s="31"/>
       <c r="V31" s="31"/>
       <c r="W31" s="27"/>
       <c r="X31" s="27"/>
       <c r="Y31" s="27"/>
       <c r="Z31" s="24"/>
     </row>
     <row r="32" spans="1:38" ht="15.6" thickBot="1">
       <c r="A32" s="31"/>
-      <c r="B32" s="246">
+      <c r="B32" s="248">
         <v>2008</v>
       </c>
-      <c r="C32" s="246">
+      <c r="C32" s="248">
         <v>2009</v>
       </c>
-      <c r="D32" s="246">
+      <c r="D32" s="248">
         <v>2010</v>
       </c>
-      <c r="E32" s="246">
+      <c r="E32" s="248">
         <v>2011</v>
       </c>
-      <c r="F32" s="246">
+      <c r="F32" s="248">
         <v>2012</v>
       </c>
-      <c r="G32" s="246">
+      <c r="G32" s="248">
         <v>2013</v>
       </c>
-      <c r="H32" s="246">
+      <c r="H32" s="248">
         <v>2014</v>
       </c>
-      <c r="I32" s="246">
+      <c r="I32" s="248">
         <v>2015</v>
       </c>
-      <c r="J32" s="246">
+      <c r="J32" s="248">
         <v>2016</v>
       </c>
-      <c r="K32" s="249">
+      <c r="K32" s="255">
         <v>2017</v>
       </c>
-      <c r="L32" s="249">
+      <c r="L32" s="255">
         <v>2018</v>
       </c>
-      <c r="M32" s="246">
+      <c r="M32" s="248">
         <v>2019</v>
       </c>
-      <c r="N32" s="246">
+      <c r="N32" s="248">
         <v>2020</v>
       </c>
-      <c r="O32" s="246">
+      <c r="O32" s="248">
         <v>2021</v>
       </c>
       <c r="P32" s="253">
         <v>2022</v>
       </c>
-      <c r="Q32" s="256">
+      <c r="Q32" s="246">
         <v>2023</v>
       </c>
-      <c r="R32" s="246">
+      <c r="R32" s="248">
         <v>2024</v>
       </c>
-      <c r="S32" s="246">
+      <c r="S32" s="248">
         <v>2025</v>
       </c>
-      <c r="T32" s="246">
+      <c r="T32" s="248">
         <f>T12</f>
         <v>2026</v>
       </c>
-      <c r="U32" s="258" t="s">
+      <c r="U32" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="V32" s="259"/>
-[...15 lines deleted...]
-      <c r="AL32" s="261"/>
+      <c r="V32" s="251"/>
+      <c r="W32" s="251"/>
+      <c r="X32" s="251"/>
+      <c r="Y32" s="251"/>
+      <c r="Z32" s="251"/>
+      <c r="AA32" s="251"/>
+      <c r="AB32" s="251"/>
+      <c r="AC32" s="251"/>
+      <c r="AD32" s="251"/>
+      <c r="AE32" s="251"/>
+      <c r="AF32" s="251"/>
+      <c r="AG32" s="251"/>
+      <c r="AH32" s="251"/>
+      <c r="AI32" s="251"/>
+      <c r="AJ32" s="251"/>
+      <c r="AK32" s="251"/>
+      <c r="AL32" s="254"/>
     </row>
     <row r="33" spans="1:38" ht="15.6" thickBot="1">
       <c r="A33" s="31"/>
-      <c r="B33" s="247"/>
-[...17 lines deleted...]
-      <c r="T33" s="252"/>
+      <c r="B33" s="261"/>
+      <c r="C33" s="261"/>
+      <c r="D33" s="261"/>
+      <c r="E33" s="261"/>
+      <c r="F33" s="261"/>
+      <c r="G33" s="261"/>
+      <c r="H33" s="261"/>
+      <c r="I33" s="261"/>
+      <c r="J33" s="261"/>
+      <c r="K33" s="257"/>
+      <c r="L33" s="256"/>
+      <c r="M33" s="258"/>
+      <c r="N33" s="258"/>
+      <c r="O33" s="258"/>
+      <c r="P33" s="259"/>
+      <c r="Q33" s="247"/>
+      <c r="R33" s="249"/>
+      <c r="S33" s="249"/>
+      <c r="T33" s="249"/>
       <c r="U33" s="223">
         <v>45513</v>
       </c>
       <c r="V33" s="223">
         <v>45545</v>
       </c>
       <c r="W33" s="223">
         <v>45576</v>
       </c>
       <c r="X33" s="223">
         <v>45608</v>
       </c>
       <c r="Y33" s="223">
         <v>45639</v>
       </c>
       <c r="Z33" s="35" t="s">
         <v>88</v>
       </c>
       <c r="AA33" s="160" t="s">
         <v>89</v>
       </c>
       <c r="AB33" s="145" t="s">
         <v>90</v>
       </c>
       <c r="AC33" s="166" t="s">
@@ -8481,51 +8507,51 @@
       <c r="AF34" s="195">
         <f t="shared" ref="AF34:AF47" si="33">100*(N34-M34)/M34</f>
         <v>-1.2391741326480643</v>
       </c>
       <c r="AG34" s="195">
         <f t="shared" ref="AG34:AG47" si="34">100*(O34-N34)/N34</f>
         <v>-29.555629013978088</v>
       </c>
       <c r="AH34" s="195">
         <f>100*(P34-O34)/O34</f>
         <v>-8.172390445992237</v>
       </c>
       <c r="AI34" s="195">
         <f t="shared" ref="AI34:AI46" si="35">100*(Q34-P34)/P34</f>
         <v>16.828488414536217</v>
       </c>
       <c r="AJ34" s="195">
         <f t="shared" ref="AJ34:AJ46" si="36">100*(R34-Q34)/Q34</f>
         <v>20.658735018808503</v>
       </c>
       <c r="AK34" s="195">
         <f t="shared" ref="AK34:AK45" si="37">100*(S34-R34)/R34</f>
         <v>0.53600559310184104</v>
       </c>
       <c r="AL34" s="195">
-        <f t="shared" ref="AL34:AL38" si="38">100*(T34-S34)/S34</f>
+        <f t="shared" ref="AL34:AL41" si="38">100*(T34-S34)/S34</f>
         <v>-4.4841085870293105</v>
       </c>
     </row>
     <row r="35" spans="1:38">
       <c r="A35" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="89">
         <v>165078</v>
       </c>
       <c r="C35" s="89">
         <v>150186</v>
       </c>
       <c r="D35" s="89">
         <v>134714</v>
       </c>
       <c r="E35" s="89">
         <v>171039</v>
       </c>
       <c r="F35" s="89">
         <v>138755</v>
       </c>
       <c r="G35" s="89">
         <v>139883</v>
       </c>
@@ -9079,51 +9105,53 @@
       </c>
       <c r="L39" s="157">
         <v>200875</v>
       </c>
       <c r="M39" s="228">
         <v>187091</v>
       </c>
       <c r="N39" s="228">
         <v>189732</v>
       </c>
       <c r="O39" s="228">
         <v>178607</v>
       </c>
       <c r="P39" s="228">
         <v>150391</v>
       </c>
       <c r="Q39" s="228">
         <v>174489</v>
       </c>
       <c r="R39" s="228">
         <v>173044</v>
       </c>
       <c r="S39" s="228">
         <v>185080</v>
       </c>
-      <c r="T39" s="228"/>
+      <c r="T39" s="228">
+        <v>205479</v>
+      </c>
       <c r="U39" s="105">
         <f t="shared" si="22"/>
         <v>-8.1097687262685536</v>
       </c>
       <c r="V39" s="106">
         <f t="shared" si="23"/>
         <v>6.2635703177238682</v>
       </c>
       <c r="W39" s="106">
         <f t="shared" si="24"/>
         <v>8.2041855203619907</v>
       </c>
       <c r="X39" s="106">
         <f t="shared" si="25"/>
         <v>-12.62512741433836</v>
       </c>
       <c r="Y39" s="106">
         <f t="shared" si="26"/>
         <v>-5.0178729004950569</v>
       </c>
       <c r="Z39" s="107">
         <f t="shared" si="27"/>
         <v>3.3130727805246747</v>
       </c>
       <c r="AA39" s="105">
@@ -9148,51 +9176,54 @@
       </c>
       <c r="AF39" s="106">
         <f t="shared" si="33"/>
         <v>1.4116125308005196</v>
       </c>
       <c r="AG39" s="106">
         <f t="shared" si="34"/>
         <v>-5.8635338266607633</v>
       </c>
       <c r="AH39" s="106">
         <f t="shared" si="39"/>
         <v>-15.797813075635334</v>
       </c>
       <c r="AI39" s="106">
         <f t="shared" si="35"/>
         <v>16.02356523994122</v>
       </c>
       <c r="AJ39" s="106">
         <f t="shared" si="36"/>
         <v>-0.82813243241694323</v>
       </c>
       <c r="AK39" s="106">
         <f t="shared" si="37"/>
         <v>6.9554564157092997</v>
       </c>
-      <c r="AL39" s="106"/>
+      <c r="AL39" s="195">
+        <f t="shared" si="38"/>
+        <v>11.021720337151502</v>
+      </c>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" s="98" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="89">
         <v>172564</v>
       </c>
       <c r="C40" s="89">
         <v>146067</v>
       </c>
       <c r="D40" s="89">
         <v>150767</v>
       </c>
       <c r="E40" s="89">
         <v>153819</v>
       </c>
       <c r="F40" s="89">
         <v>135076</v>
       </c>
       <c r="G40" s="89">
         <v>142830</v>
       </c>
       <c r="H40" s="89">
         <v>145613</v>
@@ -9208,51 +9239,53 @@
       </c>
       <c r="L40" s="157">
         <v>207624</v>
       </c>
       <c r="M40" s="228">
         <v>212174</v>
       </c>
       <c r="N40" s="228">
         <v>233861</v>
       </c>
       <c r="O40" s="228">
         <v>179618</v>
       </c>
       <c r="P40" s="228">
         <v>151417</v>
       </c>
       <c r="Q40" s="228">
         <v>170547</v>
       </c>
       <c r="R40" s="228">
         <v>195207</v>
       </c>
       <c r="S40" s="228">
         <v>210511</v>
       </c>
-      <c r="T40" s="228"/>
+      <c r="T40" s="228">
+        <v>215801</v>
+      </c>
       <c r="U40" s="105">
         <f t="shared" si="22"/>
         <v>-15.354882826081917</v>
       </c>
       <c r="V40" s="106">
         <f t="shared" si="23"/>
         <v>3.2177014657657104</v>
       </c>
       <c r="W40" s="106">
         <f t="shared" si="24"/>
         <v>2.0243156658950565</v>
       </c>
       <c r="X40" s="106">
         <f t="shared" si="25"/>
         <v>-12.185100670268302</v>
       </c>
       <c r="Y40" s="106">
         <f t="shared" si="26"/>
         <v>5.7404720305605732</v>
       </c>
       <c r="Z40" s="107">
         <f t="shared" si="27"/>
         <v>1.9484702093397746</v>
       </c>
       <c r="AA40" s="105">
@@ -9277,51 +9310,54 @@
       </c>
       <c r="AF40" s="106">
         <f t="shared" si="33"/>
         <v>10.221327778144353</v>
       </c>
       <c r="AG40" s="106">
         <f t="shared" si="34"/>
         <v>-23.194547188287061</v>
       </c>
       <c r="AH40" s="106">
         <f t="shared" si="39"/>
         <v>-15.700542261911389</v>
       </c>
       <c r="AI40" s="106">
         <f t="shared" si="35"/>
         <v>12.633984295026318</v>
       </c>
       <c r="AJ40" s="106">
         <f t="shared" si="36"/>
         <v>14.459357244630512</v>
       </c>
       <c r="AK40" s="106">
         <f t="shared" si="37"/>
         <v>7.8398827910884341</v>
       </c>
-      <c r="AL40" s="106"/>
+      <c r="AL40" s="195">
+        <f t="shared" si="38"/>
+        <v>2.5129328158623538</v>
+      </c>
     </row>
     <row r="41" spans="1:38">
       <c r="A41" s="98" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="89">
         <v>84442</v>
       </c>
       <c r="C41" s="89">
         <v>71934</v>
       </c>
       <c r="D41" s="89">
         <v>83810</v>
       </c>
       <c r="E41" s="89">
         <v>97879</v>
       </c>
       <c r="F41" s="89">
         <v>83748</v>
       </c>
       <c r="G41" s="89">
         <v>77418</v>
       </c>
       <c r="H41" s="89">
         <v>88609</v>
@@ -9337,51 +9373,53 @@
       </c>
       <c r="L41" s="157">
         <v>137597</v>
       </c>
       <c r="M41" s="228">
         <v>126719</v>
       </c>
       <c r="N41" s="228">
         <v>137590</v>
       </c>
       <c r="O41" s="228">
         <v>109536</v>
       </c>
       <c r="P41" s="228">
         <v>111887</v>
       </c>
       <c r="Q41" s="228">
         <v>122630</v>
       </c>
       <c r="R41" s="228">
         <v>118847</v>
       </c>
       <c r="S41" s="228">
         <v>122509</v>
       </c>
-      <c r="T41" s="228"/>
+      <c r="T41" s="228">
+        <v>126548</v>
+      </c>
       <c r="U41" s="105">
         <f t="shared" si="22"/>
         <v>-14.812534047038204</v>
       </c>
       <c r="V41" s="106">
         <f t="shared" si="23"/>
         <v>16.509578224483555</v>
       </c>
       <c r="W41" s="106">
         <f t="shared" si="24"/>
         <v>16.786779620570339</v>
       </c>
       <c r="X41" s="106">
         <f t="shared" si="25"/>
         <v>-14.437213293964998</v>
       </c>
       <c r="Y41" s="106">
         <f t="shared" si="26"/>
         <v>-7.5583894540765151</v>
       </c>
       <c r="Z41" s="107">
         <f t="shared" si="27"/>
         <v>14.455294634322767</v>
       </c>
       <c r="AA41" s="105">
@@ -9406,51 +9444,54 @@
       </c>
       <c r="AF41" s="106">
         <f t="shared" si="33"/>
         <v>8.5788240121844392</v>
       </c>
       <c r="AG41" s="106">
         <f t="shared" si="34"/>
         <v>-20.389563194999635</v>
       </c>
       <c r="AH41" s="106">
         <f t="shared" si="39"/>
         <v>2.146326321939819</v>
       </c>
       <c r="AI41" s="106">
         <f>100*(Q41-P41)/P41</f>
         <v>9.601651666413435</v>
       </c>
       <c r="AJ41" s="106">
         <f t="shared" si="36"/>
         <v>-3.0848895050150862</v>
       </c>
       <c r="AK41" s="106">
         <f t="shared" si="37"/>
         <v>3.0812725605189866</v>
       </c>
-      <c r="AL41" s="106"/>
+      <c r="AL41" s="195">
+        <f t="shared" si="38"/>
+        <v>3.2969006358716504</v>
+      </c>
     </row>
     <row r="42" spans="1:38">
       <c r="A42" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="89">
         <v>153050</v>
       </c>
       <c r="C42" s="89">
         <v>135116</v>
       </c>
       <c r="D42" s="89">
         <v>147032</v>
       </c>
       <c r="E42" s="89">
         <v>150665</v>
       </c>
       <c r="F42" s="89">
         <v>118106</v>
       </c>
       <c r="G42" s="89">
         <v>127287</v>
       </c>
       <c r="H42" s="89">
         <v>143177</v>
@@ -9927,199 +9968,199 @@
       <c r="AG45" s="190">
         <f t="shared" si="34"/>
         <v>-9.8985550172424741</v>
       </c>
       <c r="AH45" s="190">
         <f t="shared" si="39"/>
         <v>3.2555927984831499</v>
       </c>
       <c r="AI45" s="190">
         <f t="shared" si="35"/>
         <v>5.7965082234691501</v>
       </c>
       <c r="AJ45" s="190">
         <f t="shared" si="36"/>
         <v>15.59794728498885</v>
       </c>
       <c r="AK45" s="190">
         <f t="shared" si="37"/>
         <v>2.1267001980271658</v>
       </c>
       <c r="AL45" s="190"/>
     </row>
     <row r="46" spans="1:38" ht="15" thickBot="1">
       <c r="A46" s="84" t="str">
         <f>A26</f>
-        <v>TOTALE Gen - Mag</v>
+        <v>TOTALE Gen - ago</v>
       </c>
       <c r="B46" s="149">
         <f>SUM(B34:B34)</f>
         <v>175742</v>
       </c>
       <c r="C46" s="81">
         <f t="shared" ref="C46:G46" si="40">SUM(C34:C34)</f>
         <v>139233</v>
       </c>
       <c r="D46" s="81">
         <f t="shared" si="40"/>
         <v>127009</v>
       </c>
       <c r="E46" s="81">
         <f t="shared" si="40"/>
         <v>144673</v>
       </c>
       <c r="F46" s="81">
         <f t="shared" si="40"/>
         <v>144681</v>
       </c>
       <c r="G46" s="81">
         <f t="shared" si="40"/>
         <v>146460</v>
       </c>
       <c r="H46" s="81">
         <f t="shared" ref="H46:J46" si="41">SUM(H34:H45)</f>
         <v>1758573</v>
       </c>
       <c r="I46" s="148">
         <f t="shared" si="41"/>
         <v>2003504</v>
       </c>
       <c r="J46" s="80">
         <f t="shared" si="41"/>
         <v>2214018</v>
       </c>
       <c r="K46" s="216">
         <f>SUM(K34:K45)</f>
         <v>2402270</v>
       </c>
       <c r="L46" s="216">
         <f>SUM(L34:L45)</f>
         <v>2542040</v>
       </c>
       <c r="M46" s="216">
-        <f>SUM(M34:M38)</f>
-        <v>1104948</v>
+        <f>SUM(M34:M41)</f>
+        <v>1630932</v>
       </c>
       <c r="N46" s="216">
-        <f t="shared" ref="N46:T46" si="42">SUM(N34:N38)</f>
-        <v>680471</v>
+        <f t="shared" ref="N46:T46" si="42">SUM(N34:N41)</f>
+        <v>1241654</v>
       </c>
       <c r="O46" s="216">
         <f t="shared" si="42"/>
-        <v>890184</v>
+        <v>1357945</v>
       </c>
       <c r="P46" s="216">
         <f t="shared" si="42"/>
-        <v>820091</v>
+        <v>1233786</v>
       </c>
       <c r="Q46" s="216">
         <f t="shared" si="42"/>
-        <v>895904</v>
+        <v>1363570</v>
       </c>
       <c r="R46" s="216">
         <f t="shared" si="42"/>
-        <v>994421</v>
+        <v>1481519</v>
       </c>
       <c r="S46" s="216">
         <f t="shared" si="42"/>
-        <v>1037075</v>
+        <v>1555175</v>
       </c>
       <c r="T46" s="216">
         <f t="shared" si="42"/>
-        <v>1086924</v>
+        <v>1634752</v>
       </c>
       <c r="U46" s="141">
         <f t="shared" ref="U46:AB46" si="43">SUM(U34:U39)</f>
         <v>-83.384915142922864</v>
       </c>
       <c r="V46" s="142">
         <f t="shared" si="43"/>
         <v>24.940740282998181</v>
       </c>
       <c r="W46" s="142">
         <f t="shared" si="43"/>
         <v>65.877569314200457</v>
       </c>
       <c r="X46" s="142">
         <f t="shared" si="43"/>
         <v>-72.73185170423308</v>
       </c>
       <c r="Y46" s="142">
         <f t="shared" si="43"/>
         <v>-8.0541232264704803</v>
       </c>
       <c r="Z46" s="143">
         <f t="shared" si="43"/>
         <v>5.107606135973997</v>
       </c>
       <c r="AA46" s="141">
         <f t="shared" si="43"/>
         <v>86.483697533531242</v>
       </c>
       <c r="AB46" s="143">
         <f t="shared" si="43"/>
         <v>73.563288911079326</v>
       </c>
       <c r="AC46" s="162">
         <f t="shared" si="30"/>
         <v>8.5027312334407394</v>
       </c>
       <c r="AD46" s="142">
         <f t="shared" si="31"/>
         <v>5.8182469081327248</v>
       </c>
       <c r="AE46" s="142">
         <f t="shared" si="32"/>
-        <v>-56.533020723513395</v>
+        <v>-35.841607527812307</v>
       </c>
       <c r="AF46" s="142">
         <f t="shared" si="33"/>
-        <v>-38.41601595731202</v>
+        <v>-23.868438414354493</v>
       </c>
       <c r="AG46" s="142">
         <f t="shared" si="34"/>
-        <v>30.818800507295681</v>
+        <v>9.3658136646763115</v>
       </c>
       <c r="AH46" s="142">
         <f t="shared" si="39"/>
-        <v>-7.8739900964295026</v>
+        <v>-9.1431538096167362</v>
       </c>
       <c r="AI46" s="142">
         <f t="shared" si="35"/>
-        <v>9.2444618950823756</v>
+        <v>10.519166208726634</v>
       </c>
       <c r="AJ46" s="142">
         <f t="shared" si="36"/>
-        <v>10.996379076329607</v>
+        <v>8.6500143006959664</v>
       </c>
       <c r="AK46" s="142">
         <f>100*(S46-R46)/R46</f>
-        <v>4.2893301730353643</v>
+        <v>4.9716540928600983</v>
       </c>
       <c r="AL46" s="142">
         <f>100*(T46-S46)/S46</f>
-        <v>4.806691897885881</v>
+        <v>5.1169161026894079</v>
       </c>
     </row>
     <row r="47" spans="1:38" ht="15" thickBot="1">
       <c r="A47" s="83" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="80">
         <f>SUM(B34:B45)</f>
         <v>1919042</v>
       </c>
       <c r="C47" s="81">
         <f>SUM(C34:C45)</f>
         <v>1681691</v>
       </c>
       <c r="D47" s="81">
         <f>SUM(D34:D45)</f>
         <v>1796132</v>
       </c>
       <c r="E47" s="81">
         <f>SUM(E34:E45)</f>
         <v>1888484</v>
       </c>
       <c r="F47" s="81">
         <f t="shared" ref="F47:I47" si="44">SUM(F34:F45)</f>
         <v>1677271</v>
@@ -10349,150 +10390,150 @@
       <c r="E51" s="31"/>
       <c r="F51" s="31"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
       <c r="J51" s="31"/>
       <c r="K51" s="31"/>
       <c r="L51" s="31"/>
       <c r="M51" s="31"/>
       <c r="N51" s="31"/>
       <c r="O51" s="31"/>
       <c r="P51" s="31"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="31"/>
       <c r="S51" s="31"/>
       <c r="T51" s="31"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
       <c r="W51" s="27"/>
       <c r="X51" s="27"/>
       <c r="Y51" s="27"/>
       <c r="Z51" s="24"/>
     </row>
     <row r="52" spans="1:38" ht="15.6" thickBot="1">
       <c r="A52" s="31"/>
-      <c r="B52" s="246">
+      <c r="B52" s="248">
         <v>2008</v>
       </c>
-      <c r="C52" s="246">
+      <c r="C52" s="248">
         <v>2009</v>
       </c>
-      <c r="D52" s="246">
+      <c r="D52" s="248">
         <v>2010</v>
       </c>
-      <c r="E52" s="246">
+      <c r="E52" s="248">
         <v>2011</v>
       </c>
-      <c r="F52" s="246">
+      <c r="F52" s="248">
         <v>2012</v>
       </c>
-      <c r="G52" s="246">
+      <c r="G52" s="248">
         <v>2013</v>
       </c>
-      <c r="H52" s="246">
+      <c r="H52" s="248">
         <v>2014</v>
       </c>
-      <c r="I52" s="246">
+      <c r="I52" s="248">
         <v>2015</v>
       </c>
-      <c r="J52" s="246">
+      <c r="J52" s="248">
         <v>2016</v>
       </c>
-      <c r="K52" s="249">
+      <c r="K52" s="255">
         <v>2017</v>
       </c>
-      <c r="L52" s="249">
+      <c r="L52" s="255">
         <v>2018</v>
       </c>
-      <c r="M52" s="249">
+      <c r="M52" s="255">
         <v>2019</v>
       </c>
-      <c r="N52" s="249">
+      <c r="N52" s="255">
         <v>2020</v>
       </c>
-      <c r="O52" s="249">
+      <c r="O52" s="255">
         <v>2021</v>
       </c>
-      <c r="P52" s="246">
+      <c r="P52" s="248">
         <v>2022</v>
       </c>
-      <c r="Q52" s="246">
+      <c r="Q52" s="248">
         <v>2023</v>
       </c>
-      <c r="R52" s="246">
+      <c r="R52" s="248">
         <v>2024</v>
       </c>
-      <c r="S52" s="246">
+      <c r="S52" s="248">
         <v>2025</v>
       </c>
-      <c r="T52" s="246">
+      <c r="T52" s="248">
         <f>T12</f>
         <v>2026</v>
       </c>
-      <c r="U52" s="258" t="s">
+      <c r="U52" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="V52" s="259"/>
-[...14 lines deleted...]
-      <c r="AK52" s="260"/>
+      <c r="V52" s="251"/>
+      <c r="W52" s="251"/>
+      <c r="X52" s="251"/>
+      <c r="Y52" s="251"/>
+      <c r="Z52" s="251"/>
+      <c r="AA52" s="251"/>
+      <c r="AB52" s="251"/>
+      <c r="AC52" s="251"/>
+      <c r="AD52" s="251"/>
+      <c r="AE52" s="251"/>
+      <c r="AF52" s="252"/>
+      <c r="AG52" s="252"/>
+      <c r="AH52" s="252"/>
+      <c r="AI52" s="252"/>
+      <c r="AJ52" s="252"/>
+      <c r="AK52" s="252"/>
       <c r="AL52" s="253"/>
     </row>
     <row r="53" spans="1:38" ht="16.2" thickTop="1" thickBot="1">
       <c r="A53" s="31"/>
-      <c r="B53" s="247"/>
-[...17 lines deleted...]
-      <c r="T53" s="252"/>
+      <c r="B53" s="261"/>
+      <c r="C53" s="261"/>
+      <c r="D53" s="261"/>
+      <c r="E53" s="261"/>
+      <c r="F53" s="261"/>
+      <c r="G53" s="261"/>
+      <c r="H53" s="261"/>
+      <c r="I53" s="261"/>
+      <c r="J53" s="261"/>
+      <c r="K53" s="257"/>
+      <c r="L53" s="257"/>
+      <c r="M53" s="257"/>
+      <c r="N53" s="257"/>
+      <c r="O53" s="257"/>
+      <c r="P53" s="249"/>
+      <c r="Q53" s="249"/>
+      <c r="R53" s="249"/>
+      <c r="S53" s="249"/>
+      <c r="T53" s="249"/>
       <c r="U53" s="223">
         <v>45513</v>
       </c>
       <c r="V53" s="223">
         <v>45545</v>
       </c>
       <c r="W53" s="223">
         <v>45576</v>
       </c>
       <c r="X53" s="223">
         <v>45608</v>
       </c>
       <c r="Y53" s="223">
         <v>45639</v>
       </c>
       <c r="Z53" s="35" t="s">
         <v>88</v>
       </c>
       <c r="AA53" s="160" t="s">
         <v>89</v>
       </c>
       <c r="AB53" s="145" t="s">
         <v>90</v>
       </c>
       <c r="AC53" s="166" t="s">
@@ -10792,106 +10833,106 @@
       <c r="AF55" s="106">
         <f t="shared" si="63"/>
         <v>-0.9229686364737224</v>
       </c>
       <c r="AG55" s="106">
         <f t="shared" ref="AG55:AG68" si="69">100*(O55-N55)/N55</f>
         <v>0.26125117925879526</v>
       </c>
       <c r="AH55" s="106">
         <f t="shared" ref="AH55:AH68" si="70">100*(P55-O55)/O55</f>
         <v>-9.7260581864450035</v>
       </c>
       <c r="AI55" s="106">
         <f t="shared" si="64"/>
         <v>-0.57686626999198209</v>
       </c>
       <c r="AJ55" s="106">
         <f t="shared" si="65"/>
         <v>16.012105109018137</v>
       </c>
       <c r="AK55" s="106">
         <f t="shared" si="66"/>
         <v>2.1980916700813675</v>
       </c>
       <c r="AL55" s="195">
-        <f>100*(T55-S55)/S55</f>
+        <f t="shared" ref="AL55:AL61" si="71">100*(T55-S55)/S55</f>
         <v>-0.21873299538906549</v>
       </c>
     </row>
     <row r="56" spans="1:38">
       <c r="A56" s="98" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="89">
         <v>255302</v>
       </c>
       <c r="C56" s="89">
         <v>264499</v>
       </c>
       <c r="D56" s="89">
-        <f t="shared" ref="D56:N56" si="71">+D16-D36</f>
+        <f t="shared" ref="D56:N56" si="72">+D16-D36</f>
         <v>265341</v>
       </c>
       <c r="E56" s="89">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>269409</v>
       </c>
       <c r="F56" s="89">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>237571</v>
       </c>
       <c r="G56" s="89">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>225811</v>
       </c>
       <c r="H56" s="89">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>220608</v>
       </c>
       <c r="I56" s="90">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>249726</v>
       </c>
       <c r="J56" s="91">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>255817</v>
       </c>
       <c r="K56" s="92">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>283824</v>
       </c>
       <c r="L56" s="157">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>279740</v>
       </c>
       <c r="M56" s="228">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>270942</v>
       </c>
       <c r="N56" s="228">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>110663</v>
       </c>
       <c r="O56" s="228">
         <v>284602</v>
       </c>
       <c r="P56" s="228">
         <v>258448</v>
       </c>
       <c r="Q56" s="228">
         <v>280945</v>
       </c>
       <c r="R56" s="228">
         <v>274772</v>
       </c>
       <c r="S56" s="228">
         <v>286547</v>
       </c>
       <c r="T56" s="240">
         <v>302571</v>
       </c>
       <c r="U56" s="105">
         <f t="shared" si="52"/>
         <v>3.6024002945531173</v>
       </c>
       <c r="V56" s="106">
@@ -10937,106 +10978,106 @@
       <c r="AF56" s="106">
         <f t="shared" si="63"/>
         <v>-59.156203172634733</v>
       </c>
       <c r="AG56" s="106">
         <f t="shared" si="69"/>
         <v>157.1790029187714</v>
       </c>
       <c r="AH56" s="106">
         <f t="shared" si="70"/>
         <v>-9.1896754063569475</v>
       </c>
       <c r="AI56" s="106">
         <f t="shared" si="64"/>
         <v>8.7046523865535814</v>
       </c>
       <c r="AJ56" s="106">
         <f t="shared" si="65"/>
         <v>-2.1972272152912491</v>
       </c>
       <c r="AK56" s="106">
         <f t="shared" si="66"/>
         <v>4.2853711440758158</v>
       </c>
       <c r="AL56" s="195">
-        <f>100*(T56-S56)/S56</f>
+        <f t="shared" si="71"/>
         <v>5.5921018192478025</v>
       </c>
     </row>
     <row r="57" spans="1:38">
       <c r="A57" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="89">
         <v>268637</v>
       </c>
       <c r="C57" s="89">
         <v>242436</v>
       </c>
       <c r="D57" s="89">
-        <f t="shared" ref="D57:N57" si="72">+D17-D37</f>
+        <f t="shared" ref="D57:N57" si="73">+D17-D37</f>
         <v>247793</v>
       </c>
       <c r="E57" s="89">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>240466</v>
       </c>
       <c r="F57" s="89">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>196599</v>
       </c>
       <c r="G57" s="89">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>204597</v>
       </c>
       <c r="H57" s="89">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>213883</v>
       </c>
       <c r="I57" s="90">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>232217</v>
       </c>
       <c r="J57" s="91">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>233310</v>
       </c>
       <c r="K57" s="92">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>218300</v>
       </c>
       <c r="L57" s="157">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>239141</v>
       </c>
       <c r="M57" s="228">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>253484</v>
       </c>
       <c r="N57" s="228">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>18289</v>
       </c>
       <c r="O57" s="228">
         <f>+O17-O37</f>
         <v>242396</v>
       </c>
       <c r="P57" s="228">
         <v>208643</v>
       </c>
       <c r="Q57" s="228">
         <v>214476</v>
       </c>
       <c r="R57" s="228">
         <v>256482</v>
       </c>
       <c r="S57" s="228">
         <v>265485</v>
       </c>
       <c r="T57" s="240">
         <v>261436</v>
       </c>
       <c r="U57" s="105">
         <f t="shared" si="52"/>
         <v>-9.7533102290451428</v>
       </c>
@@ -11083,106 +11124,106 @@
       <c r="AF57" s="106">
         <f t="shared" si="63"/>
         <v>-92.784948951413114</v>
       </c>
       <c r="AG57" s="106">
         <f t="shared" si="69"/>
         <v>1225.3649734813275</v>
       </c>
       <c r="AH57" s="106">
         <f t="shared" si="70"/>
         <v>-13.924734731596232</v>
       </c>
       <c r="AI57" s="106">
         <f t="shared" si="64"/>
         <v>2.7956844945672752</v>
       </c>
       <c r="AJ57" s="106">
         <f t="shared" si="65"/>
         <v>19.585408157556092</v>
       </c>
       <c r="AK57" s="106">
         <f t="shared" si="66"/>
         <v>3.5101878494397267</v>
       </c>
       <c r="AL57" s="195">
-        <f>100*(T57-S57)/S57</f>
+        <f t="shared" si="71"/>
         <v>-1.525133246699437</v>
       </c>
     </row>
     <row r="58" spans="1:38">
       <c r="A58" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="89">
         <v>252875</v>
       </c>
       <c r="C58" s="89">
         <v>223193</v>
       </c>
       <c r="D58" s="89">
-        <f t="shared" ref="D58:N58" si="73">+D18-D38</f>
+        <f t="shared" ref="D58:N58" si="74">+D18-D38</f>
         <v>237139</v>
       </c>
       <c r="E58" s="89">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>252959</v>
       </c>
       <c r="F58" s="89">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>225703</v>
       </c>
       <c r="G58" s="89">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>226837</v>
       </c>
       <c r="H58" s="89">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>212881</v>
       </c>
       <c r="I58" s="90">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>215035</v>
       </c>
       <c r="J58" s="91">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>251589</v>
       </c>
       <c r="K58" s="92">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>258587</v>
       </c>
       <c r="L58" s="157">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>273062</v>
       </c>
       <c r="M58" s="228">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>266866</v>
       </c>
       <c r="N58" s="228">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>186226</v>
       </c>
       <c r="O58" s="228">
         <v>258465</v>
       </c>
       <c r="P58" s="228">
         <v>240406</v>
       </c>
       <c r="Q58" s="228">
         <v>261419</v>
       </c>
       <c r="R58" s="228">
         <v>281152</v>
       </c>
       <c r="S58" s="228">
         <v>266741</v>
       </c>
       <c r="T58" s="240">
         <v>259925</v>
       </c>
       <c r="U58" s="105">
         <f t="shared" si="52"/>
         <v>-11.737815126050419</v>
       </c>
       <c r="V58" s="106">
@@ -11228,122 +11269,124 @@
       <c r="AF58" s="106">
         <f t="shared" si="63"/>
         <v>-30.217412484168083</v>
       </c>
       <c r="AG58" s="106">
         <f t="shared" si="69"/>
         <v>38.791038845274024</v>
       </c>
       <c r="AH58" s="106">
         <f t="shared" si="70"/>
         <v>-6.9870195190838214</v>
       </c>
       <c r="AI58" s="106">
         <f t="shared" si="64"/>
         <v>8.7406304335166336</v>
       </c>
       <c r="AJ58" s="106">
         <f t="shared" si="65"/>
         <v>7.5484184393636271</v>
       </c>
       <c r="AK58" s="106">
         <f t="shared" si="66"/>
         <v>-5.1256971318005915</v>
       </c>
       <c r="AL58" s="195">
-        <f>100*(T58-S58)/S58</f>
+        <f t="shared" si="71"/>
         <v>-2.555287713549848</v>
       </c>
     </row>
     <row r="59" spans="1:38">
       <c r="A59" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B59" s="89">
         <v>239049</v>
       </c>
       <c r="C59" s="89">
         <v>233154</v>
       </c>
       <c r="D59" s="89">
-        <f t="shared" ref="D59:G65" si="74">+D19-D39</f>
+        <f t="shared" ref="D59:G65" si="75">+D19-D39</f>
         <v>231848</v>
       </c>
       <c r="E59" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>235090</v>
       </c>
       <c r="F59" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>204325</v>
       </c>
       <c r="G59" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>199907</v>
       </c>
       <c r="H59" s="89">
         <v>196926</v>
       </c>
       <c r="I59" s="90">
-        <f t="shared" ref="I59:M60" si="75">+I19-I39</f>
+        <f t="shared" ref="I59:M60" si="76">+I19-I39</f>
         <v>219232</v>
       </c>
       <c r="J59" s="91">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>225882</v>
       </c>
       <c r="K59" s="92">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>237828</v>
       </c>
       <c r="L59" s="157">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>246858</v>
       </c>
       <c r="M59" s="228">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>233372</v>
       </c>
       <c r="N59" s="228">
         <v>249538</v>
       </c>
       <c r="O59" s="228">
         <v>269816</v>
       </c>
       <c r="P59" s="228">
         <v>221823</v>
       </c>
       <c r="Q59" s="228">
         <v>243082</v>
       </c>
       <c r="R59" s="228">
         <v>246328</v>
       </c>
       <c r="S59" s="228">
         <v>250180</v>
       </c>
-      <c r="T59" s="240"/>
+      <c r="T59" s="240">
+        <v>263311</v>
+      </c>
       <c r="U59" s="105">
         <f t="shared" si="52"/>
         <v>-2.4660216106321298</v>
       </c>
       <c r="V59" s="106">
         <f t="shared" si="53"/>
         <v>-0.56014479700112374</v>
       </c>
       <c r="W59" s="106">
         <f t="shared" si="54"/>
         <v>1.3983299403057174</v>
       </c>
       <c r="X59" s="106">
         <f t="shared" si="55"/>
         <v>-13.086477519247948</v>
       </c>
       <c r="Y59" s="106">
         <f t="shared" si="56"/>
         <v>-2.1622415269790776</v>
       </c>
       <c r="Z59" s="107">
         <f t="shared" si="57"/>
         <v>-1.491193404933294</v>
       </c>
       <c r="AA59" s="105">
@@ -11368,122 +11411,127 @@
       </c>
       <c r="AF59" s="106">
         <f t="shared" si="63"/>
         <v>6.9271377885950329</v>
       </c>
       <c r="AG59" s="106">
         <f t="shared" si="69"/>
         <v>8.1262172494770333</v>
       </c>
       <c r="AH59" s="106">
         <f t="shared" si="70"/>
         <v>-17.787306905446673</v>
       </c>
       <c r="AI59" s="106">
         <f t="shared" si="64"/>
         <v>9.5837672378427854</v>
       </c>
       <c r="AJ59" s="106">
         <f t="shared" si="65"/>
         <v>1.3353518565751474</v>
       </c>
       <c r="AK59" s="106">
         <f t="shared" si="66"/>
         <v>1.5637686336916632</v>
       </c>
-      <c r="AL59" s="106"/>
+      <c r="AL59" s="195">
+        <f t="shared" si="71"/>
+        <v>5.2486209928851224</v>
+      </c>
     </row>
     <row r="60" spans="1:38">
       <c r="A60" s="98" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="89">
         <v>275644</v>
       </c>
       <c r="C60" s="89">
         <v>265948</v>
       </c>
       <c r="D60" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>248173</v>
       </c>
       <c r="E60" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>232649</v>
       </c>
       <c r="F60" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>224375</v>
       </c>
       <c r="G60" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>225358</v>
       </c>
       <c r="H60" s="89">
-        <f t="shared" ref="H60:H65" si="76">+H20-H40</f>
+        <f t="shared" ref="H60:H65" si="77">+H20-H40</f>
         <v>227633</v>
       </c>
       <c r="I60" s="90">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>246599</v>
       </c>
       <c r="J60" s="91">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>232014</v>
       </c>
       <c r="K60" s="92">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>249296</v>
       </c>
       <c r="L60" s="157">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>270237</v>
       </c>
       <c r="M60" s="228">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>279814</v>
       </c>
       <c r="N60" s="228">
-        <f t="shared" ref="N60:N65" si="77">+N20-N40</f>
+        <f t="shared" ref="N60:N65" si="78">+N20-N40</f>
         <v>302551</v>
       </c>
       <c r="O60" s="228">
         <v>278158</v>
       </c>
       <c r="P60" s="228">
         <v>226866</v>
       </c>
       <c r="Q60" s="228">
         <v>244283</v>
       </c>
       <c r="R60" s="228">
         <v>283160</v>
       </c>
       <c r="S60" s="228">
         <v>293900</v>
       </c>
-      <c r="T60" s="240"/>
+      <c r="T60" s="240">
+        <v>287960</v>
+      </c>
       <c r="U60" s="105">
         <f t="shared" si="52"/>
         <v>-3.5175806475018501</v>
       </c>
       <c r="V60" s="106">
         <f t="shared" si="53"/>
         <v>-6.6836374028005476</v>
       </c>
       <c r="W60" s="106">
         <f t="shared" si="54"/>
         <v>-6.2553138334951832</v>
       </c>
       <c r="X60" s="106">
         <f t="shared" si="55"/>
         <v>-3.556430502602633</v>
       </c>
       <c r="Y60" s="106">
         <f t="shared" si="56"/>
         <v>0.43810584958217269</v>
       </c>
       <c r="Z60" s="107">
         <f t="shared" si="57"/>
         <v>1.0095048766850967</v>
       </c>
       <c r="AA60" s="105">
@@ -11508,122 +11556,127 @@
       </c>
       <c r="AF60" s="106">
         <f t="shared" si="63"/>
         <v>8.1257549657987092</v>
       </c>
       <c r="AG60" s="106">
         <f t="shared" si="69"/>
         <v>-8.0624423650888613</v>
       </c>
       <c r="AH60" s="106">
         <f t="shared" si="70"/>
         <v>-18.439879492950048</v>
       </c>
       <c r="AI60" s="106">
         <f t="shared" si="64"/>
         <v>7.6772191513933334</v>
       </c>
       <c r="AJ60" s="106">
         <f t="shared" si="65"/>
         <v>15.914738233933594</v>
       </c>
       <c r="AK60" s="106">
         <f t="shared" si="66"/>
         <v>3.7929086029100154</v>
       </c>
-      <c r="AL60" s="106"/>
+      <c r="AL60" s="195">
+        <f t="shared" si="71"/>
+        <v>-2.0210956107519564</v>
+      </c>
     </row>
     <row r="61" spans="1:38">
       <c r="A61" s="98" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="89">
         <v>143662</v>
       </c>
       <c r="C61" s="89">
         <v>141003</v>
       </c>
       <c r="D61" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>148908</v>
       </c>
       <c r="E61" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>162799</v>
       </c>
       <c r="F61" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>150998</v>
       </c>
       <c r="G61" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>139567</v>
       </c>
       <c r="H61" s="89">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>146904</v>
       </c>
       <c r="I61" s="90">
-        <f t="shared" ref="I61:L62" si="78">+I21-I41</f>
+        <f t="shared" ref="I61:L62" si="79">+I21-I41</f>
         <v>146956</v>
       </c>
       <c r="J61" s="91">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>171258</v>
       </c>
       <c r="K61" s="92">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>186172</v>
       </c>
       <c r="L61" s="157">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>192508</v>
       </c>
       <c r="M61" s="228">
         <v>188687</v>
       </c>
       <c r="N61" s="228">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>196588</v>
       </c>
       <c r="O61" s="228">
         <f>+O21-O41</f>
         <v>183448</v>
       </c>
       <c r="P61" s="228">
         <v>173386</v>
       </c>
       <c r="Q61" s="228">
         <v>183464</v>
       </c>
       <c r="R61" s="228">
         <v>181159</v>
       </c>
       <c r="S61" s="228">
         <v>179731</v>
       </c>
-      <c r="T61" s="240"/>
+      <c r="T61" s="240">
+        <v>179397</v>
+      </c>
       <c r="U61" s="105">
         <f t="shared" si="52"/>
         <v>-1.8508721861034929</v>
       </c>
       <c r="V61" s="106">
         <f t="shared" si="53"/>
         <v>5.6062636965170958</v>
       </c>
       <c r="W61" s="106">
         <f t="shared" si="54"/>
         <v>9.3285787197464209</v>
       </c>
       <c r="X61" s="106">
         <f t="shared" si="55"/>
         <v>-7.2488160246684563</v>
       </c>
       <c r="Y61" s="106">
         <f t="shared" si="56"/>
         <v>-7.5702989443568791</v>
       </c>
       <c r="Z61" s="107">
         <f t="shared" si="57"/>
         <v>5.2569733532998484</v>
       </c>
       <c r="AA61" s="105">
@@ -11648,103 +11701,106 @@
       </c>
       <c r="AF61" s="106">
         <f t="shared" si="63"/>
         <v>4.1873578995903271</v>
       </c>
       <c r="AG61" s="106">
         <f t="shared" si="69"/>
         <v>-6.6840295440209978</v>
       </c>
       <c r="AH61" s="106">
         <f>100*(P61-O61)/O61</f>
         <v>-5.4849330600497144</v>
       </c>
       <c r="AI61" s="106">
         <f t="shared" si="64"/>
         <v>5.812464674195148</v>
       </c>
       <c r="AJ61" s="106">
         <f t="shared" si="65"/>
         <v>-1.2563772729254785</v>
       </c>
       <c r="AK61" s="106">
         <f t="shared" si="66"/>
         <v>-0.78825782875816275</v>
       </c>
-      <c r="AL61" s="106"/>
+      <c r="AL61" s="195">
+        <f t="shared" si="71"/>
+        <v>-0.18583327305807013</v>
+      </c>
     </row>
     <row r="62" spans="1:38">
       <c r="A62" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="89">
         <v>242443</v>
       </c>
       <c r="C62" s="89">
         <v>238605</v>
       </c>
       <c r="D62" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>242507</v>
       </c>
       <c r="E62" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>251445</v>
       </c>
       <c r="F62" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>195528</v>
       </c>
       <c r="G62" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>206906</v>
       </c>
       <c r="H62" s="89">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>223954</v>
       </c>
       <c r="I62" s="90">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>236042</v>
       </c>
       <c r="J62" s="91">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>241627</v>
       </c>
       <c r="K62" s="92">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>248967</v>
       </c>
       <c r="L62" s="157">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>249477</v>
       </c>
       <c r="M62" s="228">
         <v>257427</v>
       </c>
       <c r="N62" s="228">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>305621</v>
       </c>
       <c r="O62" s="228">
         <f>+O22-O42</f>
         <v>269820</v>
       </c>
       <c r="P62" s="228">
         <v>232534</v>
       </c>
       <c r="Q62" s="228">
         <v>246404</v>
       </c>
       <c r="R62" s="228">
         <v>264711</v>
       </c>
       <c r="S62" s="228">
         <v>288065</v>
       </c>
       <c r="T62" s="240"/>
       <c r="U62" s="105">
         <f t="shared" si="52"/>
         <v>-1.5830525113119371</v>
       </c>
       <c r="V62" s="106">
         <f t="shared" si="53"/>
@@ -11801,89 +11857,89 @@
       <c r="AI62" s="106">
         <f t="shared" si="64"/>
         <v>5.9647191378465081</v>
       </c>
       <c r="AJ62" s="106">
         <f t="shared" si="65"/>
         <v>7.4296683495397806</v>
       </c>
       <c r="AK62" s="106">
         <f t="shared" si="66"/>
         <v>8.8224516548235616</v>
       </c>
       <c r="AL62" s="106"/>
     </row>
     <row r="63" spans="1:38">
       <c r="A63" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="89">
         <v>276335</v>
       </c>
       <c r="C63" s="89">
         <v>258655</v>
       </c>
       <c r="D63" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>245667</v>
       </c>
       <c r="E63" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>220899</v>
       </c>
       <c r="F63" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>228118</v>
       </c>
       <c r="G63" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>238415</v>
       </c>
       <c r="H63" s="89">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>247496</v>
       </c>
       <c r="I63" s="90">
-        <f t="shared" ref="I63:K65" si="79">+I23-I43</f>
+        <f t="shared" ref="I63:K65" si="80">+I23-I43</f>
         <v>250811</v>
       </c>
       <c r="J63" s="91">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>248185</v>
       </c>
       <c r="K63" s="92">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>283008</v>
       </c>
       <c r="L63" s="157">
         <v>307222</v>
       </c>
       <c r="M63" s="228">
         <v>302537</v>
       </c>
       <c r="N63" s="228">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>304102</v>
       </c>
       <c r="O63" s="228">
         <f>+O23-O43</f>
         <v>266221</v>
       </c>
       <c r="P63" s="228">
         <v>251965</v>
       </c>
       <c r="Q63" s="228">
         <v>277789</v>
       </c>
       <c r="R63" s="228">
         <v>310500</v>
       </c>
       <c r="S63" s="228">
         <v>311822</v>
       </c>
       <c r="T63" s="240"/>
       <c r="U63" s="105">
         <f t="shared" si="52"/>
         <v>-6.3980313749615503</v>
       </c>
       <c r="V63" s="106">
         <f t="shared" si="53"/>
@@ -11940,90 +11996,90 @@
       <c r="AI63" s="106">
         <f t="shared" si="64"/>
         <v>10.249042525747624</v>
       </c>
       <c r="AJ63" s="106">
         <f t="shared" si="65"/>
         <v>11.775484270435474</v>
       </c>
       <c r="AK63" s="106">
         <f t="shared" si="66"/>
         <v>0.42576489533011275</v>
       </c>
       <c r="AL63" s="106"/>
     </row>
     <row r="64" spans="1:38">
       <c r="A64" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="89">
         <v>227119</v>
       </c>
       <c r="C64" s="89">
         <v>244910</v>
       </c>
       <c r="D64" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>246955</v>
       </c>
       <c r="E64" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>228350</v>
       </c>
       <c r="F64" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>227720</v>
       </c>
       <c r="G64" s="89">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>203629</v>
       </c>
       <c r="H64" s="89">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>214842</v>
       </c>
       <c r="I64" s="90">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>237031</v>
       </c>
       <c r="J64" s="91">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>246734</v>
       </c>
       <c r="K64" s="92">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>261798</v>
       </c>
       <c r="L64" s="157">
         <f>+L24-L44</f>
         <v>268039</v>
       </c>
       <c r="M64" s="228">
         <v>256856</v>
       </c>
       <c r="N64" s="228">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>244786</v>
       </c>
       <c r="O64" s="228">
         <f>+O24-O44</f>
         <v>255995</v>
       </c>
       <c r="P64" s="228">
         <v>234868</v>
       </c>
       <c r="Q64" s="228">
         <v>256303</v>
       </c>
       <c r="R64" s="228">
         <v>261794</v>
       </c>
       <c r="S64" s="228">
         <v>257089</v>
       </c>
       <c r="T64" s="240"/>
       <c r="U64" s="105">
         <f t="shared" si="52"/>
         <v>7.8333384701412037</v>
       </c>
       <c r="V64" s="106">
         <f t="shared" si="53"/>
@@ -12080,89 +12136,89 @@
       <c r="AI64" s="106">
         <f t="shared" si="64"/>
         <v>9.1264029156802966</v>
       </c>
       <c r="AJ64" s="106">
         <f t="shared" si="65"/>
         <v>2.1423861601307825</v>
       </c>
       <c r="AK64" s="106">
         <f t="shared" si="66"/>
         <v>-1.7972146038488277</v>
       </c>
       <c r="AL64" s="106"/>
     </row>
     <row r="65" spans="1:38" ht="15" thickBot="1">
       <c r="A65" s="99" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="93">
         <v>226488</v>
       </c>
       <c r="C65" s="93">
         <v>255994</v>
       </c>
       <c r="D65" s="93">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>246191</v>
       </c>
       <c r="E65" s="93">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>228540</v>
       </c>
       <c r="F65" s="93">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>194264</v>
       </c>
       <c r="G65" s="93">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>203076</v>
       </c>
       <c r="H65" s="93">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>220110</v>
       </c>
       <c r="I65" s="94">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>234287</v>
       </c>
       <c r="J65" s="95">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>239771</v>
       </c>
       <c r="K65" s="96">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>234986</v>
       </c>
       <c r="L65" s="231">
         <v>237803</v>
       </c>
       <c r="M65" s="230">
         <v>240661</v>
       </c>
       <c r="N65" s="230">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>229441</v>
       </c>
       <c r="O65" s="230">
         <f>+O25-O45</f>
         <v>238062</v>
       </c>
       <c r="P65" s="230">
         <v>228633</v>
       </c>
       <c r="Q65" s="229">
         <v>228352</v>
       </c>
       <c r="R65" s="229">
         <v>255587</v>
       </c>
       <c r="S65" s="229">
         <v>263130</v>
       </c>
       <c r="T65" s="241"/>
       <c r="U65" s="109">
         <f t="shared" si="52"/>
         <v>13.027621772455936</v>
       </c>
       <c r="V65" s="110">
         <f t="shared" si="53"/>
@@ -12211,271 +12267,271 @@
       <c r="AG65" s="190">
         <f t="shared" si="69"/>
         <v>3.7573929681268825</v>
       </c>
       <c r="AH65" s="190">
         <f t="shared" si="70"/>
         <v>-3.9607329183153968</v>
       </c>
       <c r="AI65" s="190">
         <f t="shared" si="64"/>
         <v>-0.1229043926292355</v>
       </c>
       <c r="AJ65" s="190">
         <f t="shared" si="65"/>
         <v>11.926762191704036</v>
       </c>
       <c r="AK65" s="190">
         <f t="shared" si="66"/>
         <v>2.9512455641327611</v>
       </c>
       <c r="AL65" s="190"/>
     </row>
     <row r="66" spans="1:38" ht="15" thickBot="1">
       <c r="A66" s="84" t="str">
         <f>A26</f>
-        <v>TOTALE Gen - Mag</v>
+        <v>TOTALE Gen - ago</v>
       </c>
       <c r="B66" s="149">
         <f>SUM(B54:B54)</f>
         <v>272215</v>
       </c>
       <c r="C66" s="81">
-        <f t="shared" ref="C66:E66" si="80">SUM(C54:C54)</f>
+        <f t="shared" ref="C66:E66" si="81">SUM(C54:C54)</f>
         <v>220285</v>
       </c>
       <c r="D66" s="81">
-        <f t="shared" si="80"/>
+        <f t="shared" si="81"/>
         <v>204913</v>
       </c>
       <c r="E66" s="81">
-        <f t="shared" si="80"/>
+        <f t="shared" si="81"/>
         <v>224878</v>
       </c>
       <c r="F66" s="81">
-        <f t="shared" ref="F66:G66" si="81">SUM(F54:F63)</f>
+        <f t="shared" ref="F66:G66" si="82">SUM(F54:F63)</f>
         <v>2078019</v>
       </c>
       <c r="G66" s="81">
-        <f t="shared" si="81"/>
+        <f t="shared" si="82"/>
         <v>2103266</v>
       </c>
       <c r="H66" s="81">
-        <f t="shared" ref="H66:J66" si="82">SUM(H54:H65)</f>
+        <f t="shared" ref="H66:J66" si="83">SUM(H54:H65)</f>
         <v>2557806</v>
       </c>
       <c r="I66" s="148">
-        <f t="shared" si="82"/>
+        <f t="shared" si="83"/>
         <v>2707680</v>
       </c>
       <c r="J66" s="216">
-        <f t="shared" si="82"/>
+        <f t="shared" si="83"/>
         <v>2818440</v>
       </c>
       <c r="K66" s="216">
         <f>SUM(K54:K65)</f>
         <v>2950705</v>
       </c>
       <c r="L66" s="216">
         <f>SUM(L54:L65)</f>
         <v>3087957</v>
       </c>
       <c r="M66" s="216">
-        <f>SUM(M54:M58)</f>
-        <v>1343355</v>
+        <f>SUM(M54:M61)</f>
+        <v>2045228</v>
       </c>
       <c r="N66" s="216">
-        <f t="shared" ref="N66:T66" si="83">SUM(N54:N58)</f>
-        <v>845013</v>
+        <f t="shared" ref="N66:T66" si="84">SUM(N54:N61)</f>
+        <v>1593690</v>
       </c>
       <c r="O66" s="216">
-        <f t="shared" si="83"/>
-        <v>1272296</v>
+        <f t="shared" si="84"/>
+        <v>2003718</v>
       </c>
       <c r="P66" s="216">
-        <f t="shared" si="83"/>
-        <v>1156232</v>
+        <f t="shared" si="84"/>
+        <v>1778307</v>
       </c>
       <c r="Q66" s="216">
-        <f t="shared" si="83"/>
-        <v>1226744</v>
+        <f t="shared" si="84"/>
+        <v>1897573</v>
       </c>
       <c r="R66" s="216">
-        <f t="shared" si="83"/>
-        <v>1351589</v>
+        <f t="shared" si="84"/>
+        <v>2062236</v>
       </c>
       <c r="S66" s="216">
-        <f t="shared" si="83"/>
-        <v>1375876</v>
+        <f t="shared" si="84"/>
+        <v>2099687</v>
       </c>
       <c r="T66" s="216">
-        <f t="shared" si="83"/>
-        <v>1361218</v>
+        <f t="shared" si="84"/>
+        <v>2091886</v>
       </c>
       <c r="U66" s="80">
-        <f t="shared" ref="U66:AB66" si="84">SUM(U54:U59)</f>
+        <f t="shared" ref="U66:AB66" si="85">SUM(U54:U59)</f>
         <v>-57.578575022538935</v>
       </c>
       <c r="V66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>1.9571568701089885</v>
       </c>
       <c r="W66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>19.479963864025123</v>
       </c>
       <c r="X66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>-76.840701488075055</v>
       </c>
       <c r="Y66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>7.5135326559706783</v>
       </c>
       <c r="Z66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>-6.6954735732356232</v>
       </c>
       <c r="AA66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>37.657260251248786</v>
       </c>
       <c r="AB66" s="80">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>37.446589836788121</v>
       </c>
       <c r="AC66" s="142">
         <f t="shared" si="60"/>
         <v>4.6928442684605667</v>
       </c>
       <c r="AD66" s="142">
         <f t="shared" si="61"/>
         <v>4.6514985401793805</v>
       </c>
       <c r="AE66" s="142">
         <f t="shared" si="62"/>
-        <v>-56.496965469402589</v>
+        <v>-33.767601038485964</v>
       </c>
       <c r="AF66" s="142">
         <f t="shared" si="63"/>
-        <v>-37.09682101901582</v>
+        <v>-22.077636331988415</v>
       </c>
       <c r="AG66" s="142">
         <f t="shared" si="69"/>
-        <v>50.565257575918949</v>
+        <v>25.728215650471547</v>
       </c>
       <c r="AH66" s="142">
         <f t="shared" si="70"/>
-        <v>-9.1224054779705348</v>
+        <v>-11.249636924956507</v>
       </c>
       <c r="AI66" s="142">
         <f t="shared" si="64"/>
-        <v>6.0984300728573508</v>
+        <v>6.7067159944823924</v>
       </c>
       <c r="AJ66" s="142">
         <f t="shared" si="65"/>
-        <v>10.176939932047762</v>
+        <v>8.6775581229286036</v>
       </c>
       <c r="AK66" s="142">
         <f t="shared" si="66"/>
-        <v>1.7969219932982585</v>
+        <v>1.8160385135357933</v>
       </c>
       <c r="AL66" s="142">
         <f>100*(T66-S66)/S66</f>
-        <v>-1.065357633972829</v>
+        <v>-0.37153156637155921</v>
       </c>
     </row>
     <row r="67" spans="1:38" ht="15" thickBot="1">
       <c r="A67" s="83" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="80">
         <f>SUM(B54:B65)</f>
         <v>2967723</v>
       </c>
       <c r="C67" s="81">
         <f>SUM(C54:C65)</f>
         <v>2824381</v>
       </c>
       <c r="D67" s="81">
         <f>SUM(D54:D65)</f>
         <v>2802829</v>
       </c>
       <c r="E67" s="81">
         <f>SUM(E54:E65)</f>
         <v>2792216</v>
       </c>
       <c r="F67" s="81">
         <f>SUM(F54:F65)</f>
         <v>2500003</v>
       </c>
       <c r="G67" s="81">
         <f>+G27-G47</f>
         <v>2509971</v>
       </c>
       <c r="H67" s="81">
-        <f t="shared" ref="H67:J67" si="85">SUM(H54:H65)</f>
+        <f t="shared" ref="H67:J67" si="86">SUM(H54:H65)</f>
         <v>2557806</v>
       </c>
       <c r="I67" s="148">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>2707680</v>
       </c>
       <c r="J67" s="165">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>2818440</v>
       </c>
       <c r="K67" s="165">
         <f>SUM(K54:K65)</f>
         <v>2950705</v>
       </c>
       <c r="L67" s="165">
-        <f t="shared" ref="L67:Q67" si="86">SUM(L54:L65)</f>
+        <f t="shared" ref="L67:Q67" si="87">SUM(L54:L65)</f>
         <v>3087957</v>
       </c>
       <c r="M67" s="165">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>3102709</v>
       </c>
       <c r="N67" s="165">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>2677640</v>
       </c>
       <c r="O67" s="165">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>3033816</v>
       </c>
       <c r="P67" s="165">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>2726307</v>
       </c>
       <c r="Q67" s="165">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>2906421</v>
       </c>
       <c r="R67" s="165">
-        <f t="shared" ref="R67" si="87">SUM(R54:R65)</f>
+        <f t="shared" ref="R67" si="88">SUM(R54:R65)</f>
         <v>3154828</v>
       </c>
       <c r="S67" s="165">
         <f>SUM(S54:S65)</f>
         <v>3219793</v>
       </c>
       <c r="T67" s="148"/>
       <c r="U67" s="141">
         <f t="shared" si="52"/>
         <v>-4.8300329916235443</v>
       </c>
       <c r="V67" s="142">
         <f t="shared" si="53"/>
         <v>-0.76306985495228863</v>
       </c>
       <c r="W67" s="142">
         <f t="shared" si="54"/>
         <v>-0.37865313938167472</v>
       </c>
       <c r="X67" s="142">
         <f t="shared" si="55"/>
         <v>-10.465272027665481</v>
       </c>
       <c r="Y67" s="142">
         <f t="shared" si="56"/>
@@ -12572,51 +12628,51 @@
         <v>1911056</v>
       </c>
       <c r="M68" s="205">
         <v>1917122</v>
       </c>
       <c r="N68" s="205">
         <v>1381846</v>
       </c>
       <c r="O68" s="205">
         <v>1458317</v>
       </c>
       <c r="P68" s="205">
         <v>1316926</v>
       </c>
       <c r="Q68" s="205">
         <v>1565331</v>
       </c>
       <c r="R68" s="205">
         <v>1559229</v>
       </c>
       <c r="S68" s="205">
         <v>1524668</v>
       </c>
       <c r="T68" s="205">
         <f>GETPIVOTDATA("Immatricolazioni",'[1]Trend quote segmenti'!$I$3)</f>
-        <v>789802</v>
+        <v>1128768</v>
       </c>
       <c r="U68" s="242">
         <f>100*(C68-B68)/B68</f>
         <v>-6.6393412663051349E-2</v>
       </c>
       <c r="V68" s="206">
         <f>100*(D68-C68)/C68</f>
         <v>-9.161526053694482</v>
       </c>
       <c r="W68" s="206">
         <f>100*(E68-D68)/D68</f>
         <v>-10.834273680176061</v>
       </c>
       <c r="X68" s="206">
         <f>100*(F68-E68)/E68</f>
         <v>-19.789204610084546</v>
       </c>
       <c r="Y68" s="206">
         <f>(G68-F68)/F68*100</f>
         <v>-7.0137244408211439</v>
       </c>
       <c r="Z68" s="206">
         <f>100*(H68-G68)/G68</f>
         <v>4.2867259024464266</v>
       </c>
@@ -12649,361 +12705,361 @@
         <v>5.5339741186789269</v>
       </c>
       <c r="AH68" s="142">
         <f t="shared" si="70"/>
         <v>-9.6954914466470594</v>
       </c>
       <c r="AI68" s="142">
         <f t="shared" si="64"/>
         <v>18.862487337936983</v>
       </c>
       <c r="AJ68" s="142">
         <f>100*(R68-Q68)/Q68</f>
         <v>-0.38982170544121342</v>
       </c>
       <c r="AK68" s="220">
         <f>100*(R68-Q68)/Q68</f>
         <v>-0.38982170544121342</v>
       </c>
       <c r="AL68" s="220"/>
     </row>
     <row r="69" spans="1:38" ht="15">
       <c r="A69" s="155" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="152">
-        <f t="shared" ref="B69:G69" si="88">B67/B68</f>
+        <f t="shared" ref="B69:G69" si="89">B67/B68</f>
         <v>1.3730819359486324</v>
       </c>
       <c r="C69" s="118">
-        <f t="shared" si="88"/>
+        <f t="shared" si="89"/>
         <v>1.3076298054931563</v>
       </c>
       <c r="D69" s="118">
-        <f t="shared" si="88"/>
+        <f t="shared" si="89"/>
         <v>1.4285265045294646</v>
       </c>
       <c r="E69" s="119">
-        <f t="shared" si="88"/>
+        <f t="shared" si="89"/>
         <v>1.5960362830093018</v>
       </c>
       <c r="F69" s="120">
-        <f t="shared" si="88"/>
+        <f t="shared" si="89"/>
         <v>1.7815641116455005</v>
       </c>
       <c r="G69" s="121">
-        <f t="shared" si="88"/>
+        <f t="shared" si="89"/>
         <v>1.9235823187788252</v>
       </c>
       <c r="H69" s="121">
-        <f t="shared" ref="H69:L69" si="89">H67/H68</f>
+        <f t="shared" ref="H69:L69" si="90">H67/H68</f>
         <v>1.8796658085784812</v>
       </c>
       <c r="I69" s="122">
-        <f t="shared" si="89"/>
+        <f t="shared" si="90"/>
         <v>1.7181212141978763</v>
       </c>
       <c r="J69" s="198">
-        <f t="shared" si="89"/>
+        <f t="shared" si="90"/>
         <v>1.5433942033731425</v>
       </c>
       <c r="K69" s="120">
-        <f t="shared" si="89"/>
+        <f t="shared" si="90"/>
         <v>1.4965693638716078</v>
       </c>
       <c r="L69" s="120">
-        <f t="shared" si="89"/>
+        <f t="shared" si="90"/>
         <v>1.6158380497484113</v>
       </c>
       <c r="M69" s="120">
-        <f t="shared" ref="M69" si="90">M67/M68</f>
+        <f t="shared" ref="M69" si="91">M67/M68</f>
         <v>1.6184202153018952</v>
       </c>
       <c r="N69" s="120">
         <f>N67/N68</f>
         <v>1.9377267799740348</v>
       </c>
       <c r="O69" s="120">
         <f>O67/O68</f>
         <v>2.0803542713964109</v>
       </c>
       <c r="P69" s="120">
         <f>P67/P68</f>
         <v>2.0702051595913513</v>
       </c>
       <c r="Q69" s="120">
-        <f t="shared" ref="Q69:AC69" si="91">Q67/Q68</f>
+        <f t="shared" ref="Q69:AC69" si="92">Q67/Q68</f>
         <v>1.8567453145692507</v>
       </c>
       <c r="R69" s="120">
         <f>R67/R68</f>
         <v>2.0233256308085599</v>
       </c>
       <c r="S69" s="120">
         <f>S67/S68</f>
         <v>2.1117994212510527</v>
       </c>
       <c r="T69" s="225">
         <f>T66/T68</f>
-        <v>1.7234927234927235</v>
+        <v>1.853247080002268</v>
       </c>
       <c r="U69" s="221">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>72.748677886707128</v>
       </c>
       <c r="V69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>8.3290693109427189E-2</v>
       </c>
       <c r="W69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>3.4949563815663318E-2</v>
       </c>
       <c r="X69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>0.52883742595356231</v>
       </c>
       <c r="Y69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>-5.6848472576988406E-2</v>
       </c>
       <c r="Z69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>0.44458147196517867</v>
       </c>
       <c r="AA69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>0.3705525519069347</v>
       </c>
       <c r="AB69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>0.25768062575816164</v>
       </c>
       <c r="AC69" s="120">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>0.58892543014865573</v>
       </c>
       <c r="AE69" s="30"/>
       <c r="AF69" s="30"/>
       <c r="AH69" s="30"/>
       <c r="AI69" s="30"/>
       <c r="AJ69" s="30"/>
       <c r="AK69" s="30"/>
       <c r="AL69" s="30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="70" spans="1:38" ht="15.6" thickBot="1">
       <c r="A70" s="156" t="s">
         <v>65</v>
       </c>
       <c r="B70" s="153">
         <f>B67/B27</f>
         <v>0.60729807960890281</v>
       </c>
       <c r="C70" s="123">
-        <f t="shared" ref="C70:H70" si="92">C67/C27</f>
+        <f t="shared" ref="C70:H70" si="93">C67/C27</f>
         <v>0.6267944675540027</v>
       </c>
       <c r="D70" s="123">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>0.60944830799826311</v>
       </c>
       <c r="E70" s="124">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>0.59653812463947697</v>
       </c>
       <c r="F70" s="125">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>0.59847714083395054</v>
       </c>
       <c r="G70" s="126">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>0.60036596435794187</v>
       </c>
       <c r="H70" s="126">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>0.59258142067691466</v>
       </c>
       <c r="I70" s="127">
-        <f t="shared" ref="I70:J70" si="93">I67/I27</f>
+        <f t="shared" ref="I70:J70" si="94">I67/I27</f>
         <v>0.57473450410767235</v>
       </c>
       <c r="J70" s="199">
-        <f t="shared" si="93"/>
+        <f t="shared" si="94"/>
         <v>0.56005236407338121</v>
       </c>
       <c r="K70" s="180">
-        <f t="shared" ref="K70" si="94">K67/K27</f>
+        <f t="shared" ref="K70" si="95">K67/K27</f>
         <v>0.55122712136709029</v>
       </c>
       <c r="L70" s="180">
-        <f t="shared" ref="L70" si="95">L67/L27</f>
+        <f t="shared" ref="L70" si="96">L67/L27</f>
         <v>0.54848288551485902</v>
       </c>
       <c r="M70" s="180">
         <f>M67/M27</f>
         <v>0.54965791524943308</v>
       </c>
       <c r="N70" s="180">
-        <f t="shared" ref="N70:S70" si="96">N67/N27</f>
+        <f t="shared" ref="N70:S70" si="97">N67/N27</f>
         <v>0.56407053304248267</v>
       </c>
       <c r="O70" s="180">
-        <f t="shared" si="96"/>
+        <f t="shared" si="97"/>
         <v>0.59915654812759134</v>
       </c>
       <c r="P70" s="180">
-        <f t="shared" si="96"/>
+        <f t="shared" si="97"/>
         <v>0.57454794743415039</v>
       </c>
       <c r="Q70" s="180">
-        <f t="shared" si="96"/>
+        <f t="shared" si="97"/>
         <v>0.57286288642440664</v>
       </c>
       <c r="R70" s="180">
-        <f t="shared" si="96"/>
+        <f t="shared" si="97"/>
         <v>0.57696913568054609</v>
       </c>
       <c r="S70" s="180">
-        <f t="shared" si="96"/>
+        <f t="shared" si="97"/>
         <v>0.57009957730241634</v>
       </c>
       <c r="T70" s="245">
         <f>T66/T26</f>
-        <v>0.55594886416313283</v>
+        <v>0.5612855534880351</v>
       </c>
       <c r="U70" s="27"/>
       <c r="V70" s="27"/>
       <c r="W70" s="27"/>
       <c r="X70" s="30"/>
       <c r="Y70" s="30"/>
       <c r="Z70" s="24"/>
     </row>
     <row r="71" spans="1:38">
       <c r="A71" s="24"/>
       <c r="B71" s="24"/>
       <c r="C71" s="24"/>
       <c r="D71" s="24"/>
       <c r="E71" s="24"/>
       <c r="F71" s="24"/>
       <c r="G71" s="24"/>
       <c r="H71" s="24"/>
       <c r="I71" s="24"/>
       <c r="J71" s="24"/>
       <c r="K71" s="24"/>
       <c r="L71" s="24"/>
       <c r="M71" s="24"/>
       <c r="N71" s="24"/>
       <c r="O71" s="24"/>
       <c r="P71" s="24"/>
       <c r="Q71" s="24"/>
       <c r="R71" s="24"/>
       <c r="S71" s="24"/>
       <c r="T71" s="24"/>
       <c r="U71" s="24"/>
       <c r="V71" s="24"/>
       <c r="W71" s="24"/>
       <c r="X71" s="24"/>
       <c r="Y71" s="24"/>
       <c r="Z71" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="61">
-    <mergeCell ref="Q12:Q13"/>
-[...43 lines deleted...]
-    <mergeCell ref="F52:F53"/>
     <mergeCell ref="G52:G53"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="O32:O33"/>
     <mergeCell ref="N52:N53"/>
     <mergeCell ref="J52:J53"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="K52:K53"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H52:H53"/>
     <mergeCell ref="I52:I53"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="C52:C53"/>
+    <mergeCell ref="D52:D53"/>
+    <mergeCell ref="E52:E53"/>
+    <mergeCell ref="F52:F53"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="N12:N13"/>
+    <mergeCell ref="O12:O13"/>
+    <mergeCell ref="O52:O53"/>
+    <mergeCell ref="P12:P13"/>
+    <mergeCell ref="P32:P33"/>
+    <mergeCell ref="P52:P53"/>
+    <mergeCell ref="N32:N33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="L52:L53"/>
+    <mergeCell ref="M12:M13"/>
+    <mergeCell ref="M32:M33"/>
+    <mergeCell ref="M52:M53"/>
+    <mergeCell ref="Q12:Q13"/>
+    <mergeCell ref="Q32:Q33"/>
+    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="U52:AL52"/>
+    <mergeCell ref="U32:AL32"/>
+    <mergeCell ref="T12:T13"/>
+    <mergeCell ref="T32:T33"/>
+    <mergeCell ref="T52:T53"/>
+    <mergeCell ref="AE12:AL12"/>
+    <mergeCell ref="R12:R13"/>
+    <mergeCell ref="R32:R33"/>
+    <mergeCell ref="R52:R53"/>
+    <mergeCell ref="S12:S13"/>
+    <mergeCell ref="S32:S33"/>
+    <mergeCell ref="S52:S53"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="21" man="1"/>
   </rowBreaks>
   <ignoredErrors>
-    <ignoredError sqref="B67:G67 B47:G47 U47:AG47 K65:Q65 B27:R27 H47:R47 H26:K26 U24:AF26 S27 L67:R67 L24:R25 L26 S47 S67 H46:L46 L66 M26:T26 M46:T46 O66:S66" formulaRange="1"/>
+    <ignoredError sqref="B67:G67 B47:G47 U47:AG47 K65:L65 B27:R27 H47:L47 H26:K26 U24:AF26 S27 L67:R67 L24:R25 L26 S67 H46:L46 L66 M26:T26 R65:S65 P65:Q65 S47 M47:R47 M65:O65 M46:T46 M66:T66 T65 M48:T64 T47" formulaRange="1"/>
     <ignoredError sqref="T69" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="2.109375" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="13" width="10.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14">
       <c r="B1" s="24"/>
@@ -13059,63 +13115,63 @@
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="N4" s="24"/>
     </row>
     <row r="5" spans="2:14">
       <c r="B5" s="24"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="24"/>
     </row>
     <row r="6" spans="2:14" s="68" customFormat="1" ht="16.2">
-      <c r="B6" s="251" t="s">
+      <c r="B6" s="260" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="251"/>
-[...8 lines deleted...]
-      <c r="L6" s="251"/>
+      <c r="C6" s="260"/>
+      <c r="D6" s="260"/>
+      <c r="E6" s="260"/>
+      <c r="F6" s="260"/>
+      <c r="G6" s="260"/>
+      <c r="H6" s="260"/>
+      <c r="I6" s="260"/>
+      <c r="J6" s="260"/>
+      <c r="K6" s="260"/>
+      <c r="L6" s="260"/>
       <c r="M6" s="67"/>
       <c r="N6" s="36"/>
     </row>
     <row r="7" spans="2:14" s="68" customFormat="1" ht="16.2">
       <c r="B7" s="69" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="67"/>
       <c r="M7" s="67"/>
       <c r="N7" s="36"/>
     </row>
     <row r="8" spans="2:14" s="68" customFormat="1" ht="16.2">
       <c r="B8" s="69"/>
       <c r="C8" s="66"/>
       <c r="D8" s="66"/>
       <c r="E8" s="66"/>
@@ -13143,68 +13199,68 @@
       <c r="J9" s="263"/>
       <c r="K9" s="263"/>
       <c r="L9" s="263"/>
       <c r="M9" s="263"/>
       <c r="N9" s="263"/>
     </row>
     <row r="10" spans="2:14" ht="15" thickBot="1">
       <c r="B10" s="27"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="24"/>
     </row>
     <row r="11" spans="2:14" ht="14.4" customHeight="1" thickBot="1">
       <c r="B11" s="172" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="258" t="s">
+      <c r="C11" s="250" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="259"/>
-[...2 lines deleted...]
-      <c r="G11" s="258" t="s">
+      <c r="D11" s="251"/>
+      <c r="E11" s="251"/>
+      <c r="F11" s="254"/>
+      <c r="G11" s="250" t="s">
         <v>32</v>
       </c>
-      <c r="H11" s="259"/>
-[...2 lines deleted...]
-      <c r="K11" s="258" t="s">
+      <c r="H11" s="251"/>
+      <c r="I11" s="251"/>
+      <c r="J11" s="254"/>
+      <c r="K11" s="250" t="s">
         <v>33</v>
       </c>
-      <c r="L11" s="259"/>
-[...1 lines deleted...]
-      <c r="N11" s="261"/>
+      <c r="L11" s="251"/>
+      <c r="M11" s="251"/>
+      <c r="N11" s="254"/>
     </row>
     <row r="12" spans="2:14" ht="15" thickBot="1">
       <c r="B12" s="172" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="145" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="145" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="145" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="145" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="145" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="145" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="145" t="s">
         <v>37</v>
@@ -14850,53 +14906,51 @@
       <c r="V26" s="181"/>
       <c r="W26" s="181"/>
       <c r="X26" s="181"/>
       <c r="Y26" s="181"/>
       <c r="Z26" s="181"/>
       <c r="AA26" s="181"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AU70"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="16.88671875" style="28" customWidth="1"/>
     <col min="2" max="7" width="9.33203125" style="28" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.109375" style="28" hidden="1" customWidth="1"/>
     <col min="9" max="10" width="10.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="1.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="13" max="20" width="10.6640625" style="28" customWidth="1"/>
     <col min="21" max="26" width="6.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="28" hidden="1" customWidth="1"/>
     <col min="29" max="31" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="6.88671875" style="28" customWidth="1"/>
     <col min="34" max="34" width="8.109375" style="28" customWidth="1"/>
     <col min="35" max="36" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="37" max="38" width="6.6640625" style="28" customWidth="1"/>
     <col min="39" max="39" width="9.109375" style="1"/>
     <col min="40" max="40" width="10.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="11.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="10.5546875" style="53" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.88671875" style="53"/>
     <col min="45" max="45" width="9.109375" style="53" customWidth="1"/>
@@ -15202,70 +15256,70 @@
       <c r="M10" s="264">
         <v>2019</v>
       </c>
       <c r="N10" s="264">
         <v>2020</v>
       </c>
       <c r="O10" s="264">
         <v>2021</v>
       </c>
       <c r="P10" s="264">
         <v>2022</v>
       </c>
       <c r="Q10" s="264">
         <v>2023</v>
       </c>
       <c r="R10" s="264">
         <v>2024</v>
       </c>
       <c r="S10" s="264">
         <v>2025</v>
       </c>
       <c r="T10" s="264">
         <f>Auto_Usato_2018_2026!T12</f>
         <v>2026</v>
       </c>
-      <c r="U10" s="258" t="s">
+      <c r="U10" s="250" t="s">
         <v>3</v>
       </c>
-      <c r="V10" s="259"/>
-[...15 lines deleted...]
-      <c r="AL10" s="261"/>
+      <c r="V10" s="251"/>
+      <c r="W10" s="251"/>
+      <c r="X10" s="251"/>
+      <c r="Y10" s="251"/>
+      <c r="Z10" s="251"/>
+      <c r="AA10" s="251"/>
+      <c r="AB10" s="251"/>
+      <c r="AC10" s="251"/>
+      <c r="AD10" s="251"/>
+      <c r="AE10" s="251"/>
+      <c r="AF10" s="251"/>
+      <c r="AG10" s="251"/>
+      <c r="AH10" s="251"/>
+      <c r="AI10" s="251"/>
+      <c r="AJ10" s="251"/>
+      <c r="AK10" s="251"/>
+      <c r="AL10" s="254"/>
       <c r="AM10" s="3"/>
     </row>
     <row r="11" spans="1:47" ht="29.4" thickBot="1">
       <c r="A11" s="31"/>
       <c r="B11" s="265"/>
       <c r="C11" s="265"/>
       <c r="D11" s="265"/>
       <c r="E11" s="265"/>
       <c r="F11" s="265"/>
       <c r="G11" s="265"/>
       <c r="H11" s="265"/>
       <c r="I11" s="265"/>
       <c r="J11" s="265"/>
       <c r="K11" s="265"/>
       <c r="L11" s="265"/>
       <c r="M11" s="265"/>
       <c r="N11" s="265"/>
       <c r="O11" s="265"/>
       <c r="P11" s="265"/>
       <c r="Q11" s="265"/>
       <c r="R11" s="265"/>
       <c r="S11" s="265"/>
       <c r="T11" s="265"/>
       <c r="U11" s="76" t="s">
         <v>4</v>
@@ -15433,51 +15487,51 @@
       <c r="AF12" s="150">
         <f t="shared" ref="AF12:AF23" si="10">(N12-M12)/M12*100</f>
         <v>-11.440370518549662</v>
       </c>
       <c r="AG12" s="150">
         <f t="shared" ref="AG12:AG25" si="11">(O12-N12)/N12*100</f>
         <v>-12.382272316574525</v>
       </c>
       <c r="AH12" s="189">
         <f>(P12-O12)/O12*100</f>
         <v>-14.653884135737194</v>
       </c>
       <c r="AI12" s="150">
         <f t="shared" ref="AI12:AI25" si="12">(Q12-P12)/P12*100</f>
         <v>-15.139413674110939</v>
       </c>
       <c r="AJ12" s="150">
         <f t="shared" ref="AJ12:AJ23" si="13">(R12-Q12)/Q12*100</f>
         <v>13.052344523010836</v>
       </c>
       <c r="AK12" s="150">
         <f t="shared" ref="AK12:AK23" si="14">(S12-R12)/R12*100</f>
         <v>11.711904024933025</v>
       </c>
       <c r="AL12" s="150">
-        <f>(T12-S12)/S12*100</f>
+        <f t="shared" ref="AL12:AL18" si="15">(T12-S12)/S12*100</f>
         <v>-6.8963540472368718</v>
       </c>
       <c r="AM12" s="5"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="53"/>
       <c r="AU12" s="28"/>
     </row>
     <row r="13" spans="1:47">
       <c r="A13" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="133">
         <v>173687</v>
       </c>
       <c r="C13" s="89">
         <v>113310</v>
       </c>
       <c r="D13" s="89">
         <v>171283</v>
       </c>
       <c r="E13" s="89">
         <v>119156</v>
       </c>
       <c r="F13" s="89">
         <v>108735</v>
@@ -15543,79 +15597,79 @@
       <c r="Y13" s="106">
         <f t="shared" si="4"/>
         <v>10.972547937646572</v>
       </c>
       <c r="Z13" s="107">
         <f t="shared" si="5"/>
         <v>-10.17768053967149</v>
       </c>
       <c r="AA13" s="106">
         <f t="shared" si="6"/>
         <v>0.8562070397195185</v>
       </c>
       <c r="AB13" s="106">
         <f t="shared" si="7"/>
         <v>13.436645229753093</v>
       </c>
       <c r="AC13" s="108">
         <f t="shared" si="8"/>
         <v>-2.3072394577463085</v>
       </c>
       <c r="AD13" s="106">
         <f t="shared" si="9"/>
         <v>3.9359418854218258</v>
       </c>
       <c r="AE13" s="106">
-        <f t="shared" ref="AE13:AE23" si="15">(M13-L13)/L13*100</f>
+        <f t="shared" ref="AE13:AE23" si="16">(M13-L13)/L13*100</f>
         <v>5.6549226419290282</v>
       </c>
       <c r="AF13" s="106">
         <f t="shared" si="10"/>
         <v>-0.52470156658748535</v>
       </c>
       <c r="AG13" s="106">
         <f t="shared" si="11"/>
         <v>6.2404594574170638</v>
       </c>
       <c r="AH13" s="108">
-        <f t="shared" ref="AH13:AH25" si="16">(P13-O13)/O13*100</f>
+        <f t="shared" ref="AH13:AH25" si="17">(P13-O13)/O13*100</f>
         <v>-29.922183970182374</v>
       </c>
       <c r="AI13" s="195">
         <f t="shared" si="12"/>
         <v>-14.115772271901422</v>
       </c>
       <c r="AJ13" s="195">
         <f t="shared" si="13"/>
         <v>56.099463445765473</v>
       </c>
       <c r="AK13" s="195">
         <f t="shared" si="14"/>
         <v>-24.549900819188082</v>
       </c>
       <c r="AL13" s="195">
-        <f>(T13-S13)/S13*100</f>
+        <f t="shared" si="15"/>
         <v>4.379063980091515</v>
       </c>
       <c r="AM13" s="5"/>
       <c r="AO13" s="1"/>
       <c r="AP13" s="53"/>
       <c r="AU13" s="28"/>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" s="98" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="133">
         <v>147031</v>
       </c>
       <c r="C14" s="89">
         <v>164416</v>
       </c>
       <c r="D14" s="89">
         <v>192547</v>
       </c>
       <c r="E14" s="89">
         <v>124026</v>
       </c>
       <c r="F14" s="89">
         <v>121804</v>
@@ -15681,79 +15735,79 @@
       <c r="Y14" s="106">
         <f t="shared" si="4"/>
         <v>-2.4399855505566319</v>
       </c>
       <c r="Z14" s="107">
         <f t="shared" si="5"/>
         <v>-10.13363403796957</v>
       </c>
       <c r="AA14" s="106">
         <f t="shared" si="6"/>
         <v>6.0277179511190191</v>
       </c>
       <c r="AB14" s="106">
         <f t="shared" si="7"/>
         <v>6.7192454096637722</v>
       </c>
       <c r="AC14" s="108">
         <f t="shared" si="8"/>
         <v>9.2589067736996729</v>
       </c>
       <c r="AD14" s="106">
         <f t="shared" si="9"/>
         <v>-7.347962097513312</v>
       </c>
       <c r="AE14" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5.6457546475695297</v>
       </c>
       <c r="AF14" s="106">
         <f t="shared" si="10"/>
         <v>-52.967623115733431</v>
       </c>
       <c r="AG14" s="106">
         <f t="shared" si="11"/>
         <v>166.88987972819561</v>
       </c>
       <c r="AH14" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-38.458076726279643</v>
       </c>
       <c r="AI14" s="106">
         <f t="shared" si="12"/>
         <v>-7.787316310891625</v>
       </c>
       <c r="AJ14" s="106">
         <f t="shared" si="13"/>
         <v>8.0864700450817448</v>
       </c>
       <c r="AK14" s="106">
         <f t="shared" si="14"/>
         <v>-0.51759314163961445</v>
       </c>
       <c r="AL14" s="195">
-        <f>(T14-S14)/S14*100</f>
+        <f t="shared" si="15"/>
         <v>13.886082599207953</v>
       </c>
       <c r="AM14" s="5"/>
       <c r="AO14" s="1"/>
       <c r="AP14" s="53"/>
       <c r="AU14" s="28"/>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="133">
         <v>164960</v>
       </c>
       <c r="C15" s="89">
         <v>174395</v>
       </c>
       <c r="D15" s="89">
         <v>153412</v>
       </c>
       <c r="E15" s="89">
         <v>119290</v>
       </c>
       <c r="F15" s="89">
         <v>113708</v>
@@ -15819,79 +15873,79 @@
       <c r="Y15" s="106">
         <f t="shared" si="4"/>
         <v>7.2308017026066764</v>
       </c>
       <c r="Z15" s="107">
         <f t="shared" si="5"/>
         <v>-9.1683752973017292</v>
       </c>
       <c r="AA15" s="106">
         <f t="shared" si="6"/>
         <v>2.5101353486650235</v>
       </c>
       <c r="AB15" s="106">
         <f t="shared" si="7"/>
         <v>2.7093921483999965</v>
       </c>
       <c r="AC15" s="108">
         <f t="shared" si="8"/>
         <v>-9.8433198693045867</v>
       </c>
       <c r="AD15" s="106">
         <f t="shared" si="9"/>
         <v>4.5553558009683339</v>
       </c>
       <c r="AE15" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>17.842391601011663</v>
       </c>
       <c r="AF15" s="106">
         <f t="shared" si="10"/>
         <v>-86.132942175557787</v>
       </c>
       <c r="AG15" s="106">
         <f t="shared" si="11"/>
         <v>651.13573098764061</v>
       </c>
       <c r="AH15" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-42.56998643630623</v>
       </c>
       <c r="AI15" s="106">
         <f t="shared" si="12"/>
         <v>-11.76113778328429</v>
       </c>
       <c r="AJ15" s="106">
         <f t="shared" si="13"/>
         <v>32.351435550160154</v>
       </c>
       <c r="AK15" s="106">
         <f t="shared" si="14"/>
         <v>2.6190739308210853</v>
       </c>
       <c r="AL15" s="195">
-        <f>(T15-S15)/S15*100</f>
+        <f t="shared" si="15"/>
         <v>3.672194701701486</v>
       </c>
       <c r="AM15" s="5"/>
       <c r="AO15" s="1"/>
       <c r="AP15" s="53"/>
       <c r="AU15" s="28"/>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="133">
         <v>161942</v>
       </c>
       <c r="C16" s="89">
         <v>183460</v>
       </c>
       <c r="D16" s="89">
         <v>131931</v>
       </c>
       <c r="E16" s="89">
         <v>132135</v>
       </c>
       <c r="F16" s="89">
         <v>143539</v>
@@ -15957,79 +16011,79 @@
       <c r="Y16" s="106">
         <f t="shared" si="4"/>
         <v>-3.4750137593267336</v>
       </c>
       <c r="Z16" s="107">
         <f t="shared" si="5"/>
         <v>-16.251777323873519</v>
       </c>
       <c r="AA16" s="106">
         <f t="shared" si="6"/>
         <v>6.2705758656945374</v>
       </c>
       <c r="AB16" s="106">
         <f t="shared" si="7"/>
         <v>6.7731733030573356</v>
       </c>
       <c r="AC16" s="108">
         <f t="shared" si="8"/>
         <v>2.034755662226003</v>
       </c>
       <c r="AD16" s="106">
         <f t="shared" si="9"/>
         <v>3.6154264148696229</v>
       </c>
       <c r="AE16" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>0.13146740614089283</v>
       </c>
       <c r="AF16" s="106">
         <f t="shared" si="10"/>
         <v>-56.663390275575573</v>
       </c>
       <c r="AG16" s="106">
         <f t="shared" si="11"/>
         <v>113.85527208913464</v>
       </c>
       <c r="AH16" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-30.60886394426166</v>
       </c>
       <c r="AI16" s="106">
         <f t="shared" si="12"/>
         <v>1.3677540273997055</v>
       </c>
       <c r="AJ16" s="106">
         <f t="shared" si="13"/>
         <v>11.538376879223437</v>
       </c>
       <c r="AK16" s="106">
         <f t="shared" si="14"/>
         <v>-4.7757188246206068</v>
       </c>
       <c r="AL16" s="195">
-        <f>(T16-S16)/S16*100</f>
+        <f t="shared" si="15"/>
         <v>10.926781754502311</v>
       </c>
       <c r="AM16" s="5"/>
       <c r="AO16" s="1"/>
       <c r="AP16" s="53"/>
       <c r="AU16" s="28"/>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="133">
         <v>133712</v>
       </c>
       <c r="C17" s="89">
         <v>174078</v>
       </c>
       <c r="D17" s="89">
         <v>118849</v>
       </c>
       <c r="E17" s="89">
         <v>111227</v>
       </c>
       <c r="F17" s="89">
         <v>113544</v>
@@ -16051,120 +16105,125 @@
       </c>
       <c r="L17" s="157">
         <v>119723</v>
       </c>
       <c r="M17" s="228">
         <v>116566</v>
       </c>
       <c r="N17" s="228">
         <v>111746</v>
       </c>
       <c r="O17" s="228">
         <v>125666</v>
       </c>
       <c r="P17" s="228">
         <v>98771</v>
       </c>
       <c r="Q17" s="228">
         <v>86117</v>
       </c>
       <c r="R17" s="228">
         <v>96588</v>
       </c>
       <c r="S17" s="228">
         <v>88066</v>
       </c>
-      <c r="T17" s="228"/>
+      <c r="T17" s="228">
+        <v>105045</v>
+      </c>
       <c r="U17" s="105">
         <f t="shared" si="0"/>
         <v>30.188763910494199</v>
       </c>
       <c r="V17" s="106">
         <f t="shared" si="1"/>
         <v>-31.726582336653685</v>
       </c>
       <c r="W17" s="106">
         <f t="shared" si="2"/>
         <v>-6.4131797490933868</v>
       </c>
       <c r="X17" s="106">
         <f t="shared" si="3"/>
         <v>2.0831272982279483</v>
       </c>
       <c r="Y17" s="106">
         <f t="shared" si="4"/>
         <v>-3.6444021700838443</v>
       </c>
       <c r="Z17" s="107">
         <f t="shared" si="5"/>
         <v>-7.1595707730837423</v>
       </c>
       <c r="AA17" s="106">
         <f t="shared" si="6"/>
         <v>15.531686570249967</v>
       </c>
       <c r="AB17" s="106">
         <f t="shared" si="7"/>
         <v>-5.0021730053089506</v>
       </c>
       <c r="AC17" s="108">
         <f t="shared" si="8"/>
         <v>5.9751163896339223</v>
       </c>
       <c r="AD17" s="106">
         <f t="shared" si="9"/>
         <v>1.3399356695446081</v>
       </c>
       <c r="AE17" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>-2.6369202241841583</v>
       </c>
       <c r="AF17" s="106">
         <f t="shared" si="10"/>
         <v>-4.1349964826793411</v>
       </c>
       <c r="AG17" s="106">
         <f t="shared" si="11"/>
         <v>12.456821720687989</v>
       </c>
       <c r="AH17" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-21.401970302229721</v>
       </c>
       <c r="AI17" s="106">
         <f t="shared" si="12"/>
         <v>-12.811452754350974</v>
       </c>
       <c r="AJ17" s="106">
         <f t="shared" si="13"/>
         <v>12.159039446334639</v>
       </c>
       <c r="AK17" s="106">
         <f t="shared" si="14"/>
         <v>-8.8230421998591968</v>
       </c>
-      <c r="AL17" s="106"/>
+      <c r="AL17" s="195">
+        <f t="shared" si="15"/>
+        <v>19.279858288102105</v>
+      </c>
       <c r="AM17" s="5"/>
       <c r="AO17" s="1"/>
       <c r="AP17" s="53"/>
       <c r="AU17" s="28"/>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" s="98" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="133">
         <v>158158</v>
       </c>
       <c r="C18" s="89">
         <v>191993</v>
       </c>
       <c r="D18" s="89">
         <v>127302</v>
       </c>
       <c r="E18" s="89">
         <v>109778</v>
       </c>
       <c r="F18" s="89">
         <v>123153</v>
       </c>
       <c r="G18" s="89">
@@ -16184,120 +16243,125 @@
       </c>
       <c r="L18" s="157">
         <v>128717</v>
       </c>
       <c r="M18" s="228">
         <v>140578</v>
       </c>
       <c r="N18" s="228">
         <v>124424</v>
       </c>
       <c r="O18" s="228">
         <v>128177</v>
       </c>
       <c r="P18" s="228">
         <v>86011</v>
       </c>
       <c r="Q18" s="228">
         <v>85422</v>
       </c>
       <c r="R18" s="228">
         <v>127602</v>
       </c>
       <c r="S18" s="228">
         <v>109034</v>
       </c>
-      <c r="T18" s="228"/>
+      <c r="T18" s="228">
+        <v>111416</v>
+      </c>
       <c r="U18" s="105">
         <f t="shared" si="0"/>
         <v>21.393163798227089</v>
       </c>
       <c r="V18" s="106">
         <f t="shared" si="1"/>
         <v>-33.694457610433716</v>
       </c>
       <c r="W18" s="106">
         <f t="shared" si="2"/>
         <v>-13.765691033919342</v>
       </c>
       <c r="X18" s="106">
         <f t="shared" si="3"/>
         <v>12.183679790121882</v>
       </c>
       <c r="Y18" s="106">
         <f t="shared" si="4"/>
         <v>1.4404846004563427</v>
       </c>
       <c r="Z18" s="107">
         <f t="shared" si="5"/>
         <v>-16.966708557797755</v>
       </c>
       <c r="AA18" s="106">
         <f t="shared" si="6"/>
         <v>23.125198831593256</v>
       </c>
       <c r="AB18" s="106">
         <f t="shared" si="7"/>
         <v>-11.364793022181507</v>
       </c>
       <c r="AC18" s="108">
         <f t="shared" si="8"/>
         <v>3.0060775237624111</v>
       </c>
       <c r="AD18" s="106">
         <f t="shared" si="9"/>
         <v>10.385311344944986</v>
       </c>
       <c r="AE18" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>9.2147890333056246</v>
       </c>
       <c r="AF18" s="106">
         <f t="shared" si="10"/>
         <v>-11.491129479719445</v>
       </c>
       <c r="AG18" s="106">
         <f t="shared" si="11"/>
         <v>3.0162991062817461</v>
       </c>
       <c r="AH18" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-32.896697535439273</v>
       </c>
       <c r="AI18" s="106">
         <f t="shared" si="12"/>
         <v>-0.68479613072746504</v>
       </c>
       <c r="AJ18" s="106">
         <f t="shared" si="13"/>
         <v>49.378380276743691</v>
       </c>
       <c r="AK18" s="106">
         <f t="shared" si="14"/>
         <v>-14.551496058055516</v>
       </c>
-      <c r="AL18" s="106"/>
+      <c r="AL18" s="195">
+        <f t="shared" si="15"/>
+        <v>2.184639653686006</v>
+      </c>
       <c r="AM18" s="5"/>
       <c r="AO18" s="1"/>
       <c r="AP18" s="53"/>
       <c r="AU18" s="28"/>
     </row>
     <row r="19" spans="1:47">
       <c r="A19" s="98" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="133">
         <v>85421</v>
       </c>
       <c r="C19" s="89">
         <v>106752</v>
       </c>
       <c r="D19" s="89">
         <v>79391</v>
       </c>
       <c r="E19" s="89">
         <v>79272</v>
       </c>
       <c r="F19" s="89">
         <v>85242</v>
       </c>
       <c r="G19" s="89">
@@ -16317,105 +16381,107 @@
       </c>
       <c r="L19" s="157">
         <v>86570</v>
       </c>
       <c r="M19" s="228">
         <v>87794</v>
       </c>
       <c r="N19" s="228">
         <v>87426</v>
       </c>
       <c r="O19" s="228">
         <v>82694</v>
       </c>
       <c r="P19" s="228">
         <v>61817</v>
       </c>
       <c r="Q19" s="228">
         <v>60335</v>
       </c>
       <c r="R19" s="228">
         <v>78202</v>
       </c>
       <c r="S19" s="228">
         <v>63293</v>
       </c>
-      <c r="T19" s="228"/>
+      <c r="T19" s="228">
+        <v>64094</v>
+      </c>
       <c r="U19" s="105">
         <f t="shared" si="0"/>
         <v>24.97161119631004</v>
       </c>
       <c r="V19" s="106">
         <f t="shared" si="1"/>
         <v>-25.630433153477217</v>
       </c>
       <c r="W19" s="106">
         <f t="shared" si="2"/>
         <v>-0.14989104558451211</v>
       </c>
       <c r="X19" s="106">
         <f t="shared" si="3"/>
         <v>7.5310323947926125</v>
       </c>
       <c r="Y19" s="106">
         <f t="shared" si="4"/>
         <v>-10.188639403111143</v>
       </c>
       <c r="Z19" s="107">
         <f t="shared" si="5"/>
         <v>-15.435557819663781</v>
       </c>
       <c r="AA19" s="106">
         <f t="shared" si="6"/>
         <v>9.093296261970961</v>
       </c>
       <c r="AB19" s="106">
         <f t="shared" si="7"/>
         <v>12.250272558653206</v>
       </c>
       <c r="AC19" s="108">
         <f t="shared" si="8"/>
         <v>4.1385486698873599</v>
       </c>
       <c r="AD19" s="106">
         <f t="shared" si="9"/>
         <v>4.8570736434108532</v>
       </c>
       <c r="AE19" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>1.4138847175695968</v>
       </c>
       <c r="AF19" s="106">
         <f t="shared" si="10"/>
         <v>-0.41916304075449345</v>
       </c>
       <c r="AG19" s="106">
         <f t="shared" si="11"/>
         <v>-5.4125774941093034</v>
       </c>
       <c r="AH19" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-25.246087987036542</v>
       </c>
       <c r="AI19" s="106">
         <f t="shared" si="12"/>
         <v>-2.3973987738000875</v>
       </c>
       <c r="AJ19" s="106">
         <f t="shared" si="13"/>
         <v>29.612994116184638</v>
       </c>
       <c r="AK19" s="106">
         <f t="shared" si="14"/>
         <v>-19.064729802306847</v>
       </c>
       <c r="AL19" s="106"/>
       <c r="AM19" s="5"/>
       <c r="AO19" s="1"/>
       <c r="AP19" s="53"/>
       <c r="AU19" s="28"/>
     </row>
     <row r="20" spans="1:47">
       <c r="A20" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="133">
@@ -16492,63 +16558,63 @@
       <c r="Y20" s="106">
         <f t="shared" si="4"/>
         <v>2.9129523257597709</v>
       </c>
       <c r="Z20" s="107">
         <f t="shared" si="5"/>
         <v>-9.7676305939249399</v>
       </c>
       <c r="AA20" s="106">
         <f t="shared" si="6"/>
         <v>8.3295858151081585</v>
       </c>
       <c r="AB20" s="106">
         <f t="shared" si="7"/>
         <v>0.96071570778654158</v>
       </c>
       <c r="AC20" s="108">
         <f t="shared" si="8"/>
         <v>-1.3669432999639175</v>
       </c>
       <c r="AD20" s="106">
         <f t="shared" si="9"/>
         <v>2.1907063007265486</v>
       </c>
       <c r="AE20" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>7.4885320146190804</v>
       </c>
       <c r="AF20" s="106">
         <f t="shared" si="10"/>
         <v>29.15375797756986</v>
       </c>
       <c r="AG20" s="106">
         <f t="shared" si="11"/>
         <v>-21.703957350092651</v>
       </c>
       <c r="AH20" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-31.18925253329861</v>
       </c>
       <c r="AI20" s="106">
         <f>(Q20-P20)/P20*100</f>
         <v>-6.2922974176313442</v>
       </c>
       <c r="AJ20" s="106">
         <f t="shared" si="13"/>
         <v>29.552068609167687</v>
       </c>
       <c r="AK20" s="106">
         <f t="shared" si="14"/>
         <v>-2.7249555315130287</v>
       </c>
       <c r="AL20" s="106"/>
       <c r="AM20" s="5"/>
       <c r="AO20" s="1"/>
       <c r="AP20" s="53"/>
       <c r="AU20" s="28"/>
     </row>
     <row r="21" spans="1:47">
       <c r="A21" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="133">
@@ -16625,63 +16691,63 @@
       <c r="Y21" s="106">
         <f t="shared" si="4"/>
         <v>-9.8487367635431209</v>
       </c>
       <c r="Z21" s="107">
         <f t="shared" si="5"/>
         <v>-9.2222067393995033</v>
       </c>
       <c r="AA21" s="106">
         <f t="shared" si="6"/>
         <v>0.4812727995087947</v>
       </c>
       <c r="AB21" s="106">
         <f t="shared" si="7"/>
         <v>-2.1225546139952014</v>
       </c>
       <c r="AC21" s="108">
         <f t="shared" si="8"/>
         <v>12.481752494973328</v>
       </c>
       <c r="AD21" s="106">
         <f t="shared" si="9"/>
         <v>13.298888290317842</v>
       </c>
       <c r="AE21" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>-0.22621337540613945</v>
       </c>
       <c r="AF21" s="106">
         <f t="shared" si="10"/>
         <v>6.02774147429834</v>
       </c>
       <c r="AG21" s="106">
         <f t="shared" si="11"/>
         <v>-21.60227729312658</v>
       </c>
       <c r="AH21" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-22.664176511466298</v>
       </c>
       <c r="AI21" s="106">
         <f t="shared" si="12"/>
         <v>-1.5388244279953722</v>
       </c>
       <c r="AJ21" s="106">
         <f t="shared" si="13"/>
         <v>36.071595614825632</v>
       </c>
       <c r="AK21" s="106">
         <f t="shared" si="14"/>
         <v>-10.163566092941759</v>
       </c>
       <c r="AL21" s="106"/>
       <c r="AM21" s="5"/>
       <c r="AO21" s="1"/>
       <c r="AP21" s="53"/>
       <c r="AU21" s="28"/>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="133">
@@ -16758,63 +16824,63 @@
       <c r="Y22" s="106">
         <f t="shared" si="4"/>
         <v>-13.901750520680931</v>
       </c>
       <c r="Z22" s="107">
         <f t="shared" si="5"/>
         <v>-5.4477664157695349</v>
       </c>
       <c r="AA22" s="106">
         <f t="shared" si="6"/>
         <v>8.838050131619287</v>
       </c>
       <c r="AB22" s="106">
         <f t="shared" si="7"/>
         <v>5.6832862235432389</v>
       </c>
       <c r="AC22" s="108">
         <f t="shared" si="8"/>
         <v>3.2968143967941765</v>
       </c>
       <c r="AD22" s="106">
         <f t="shared" si="9"/>
         <v>11.847244837128189</v>
       </c>
       <c r="AE22" s="106">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>-6.5781518487876278</v>
       </c>
       <c r="AF22" s="106">
         <f t="shared" si="10"/>
         <v>22.940349980840466</v>
       </c>
       <c r="AG22" s="106">
         <f t="shared" si="11"/>
         <v>-21.913073593073591</v>
       </c>
       <c r="AH22" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-29.151661374159556</v>
       </c>
       <c r="AI22" s="106">
         <f t="shared" si="12"/>
         <v>3.1900642269602995</v>
       </c>
       <c r="AJ22" s="106">
         <f t="shared" si="13"/>
         <v>20.41348685407845</v>
       </c>
       <c r="AK22" s="106">
         <f t="shared" si="14"/>
         <v>-6.2370271849747088</v>
       </c>
       <c r="AL22" s="106"/>
       <c r="AM22" s="5"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="53"/>
       <c r="AU22" s="28"/>
     </row>
     <row r="23" spans="1:47" ht="15" thickBot="1">
       <c r="A23" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="133">
@@ -16891,377 +16957,377 @@
       <c r="Y23" s="138">
         <f t="shared" si="4"/>
         <v>-0.99609504268978766</v>
       </c>
       <c r="Z23" s="139">
         <f t="shared" si="5"/>
         <v>-4.2868603135341115</v>
       </c>
       <c r="AA23" s="140">
         <f t="shared" si="6"/>
         <v>7.7022472891092919</v>
       </c>
       <c r="AB23" s="140">
         <f t="shared" si="7"/>
         <v>-1.558041504539559</v>
       </c>
       <c r="AC23" s="139">
         <f t="shared" si="8"/>
         <v>5.7502593916237092</v>
       </c>
       <c r="AD23" s="140">
         <f t="shared" si="9"/>
         <v>-3.652829365913675</v>
       </c>
       <c r="AE23" s="140">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>6.737250464721571</v>
       </c>
       <c r="AF23" s="106">
         <f t="shared" si="10"/>
         <v>-4.1335392909605808</v>
       </c>
       <c r="AG23" s="106">
         <f t="shared" si="11"/>
         <v>-9.1653700032383671</v>
       </c>
       <c r="AH23" s="108">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-27.511456222881144</v>
       </c>
       <c r="AI23" s="190">
         <f t="shared" si="12"/>
         <v>-4.2200470226956481</v>
       </c>
       <c r="AJ23" s="190">
         <f t="shared" si="13"/>
         <v>23.07567066603211</v>
       </c>
       <c r="AK23" s="190">
         <f t="shared" si="14"/>
         <v>5.8857648746832743</v>
       </c>
       <c r="AL23" s="190"/>
       <c r="AM23" s="5"/>
       <c r="AO23" s="1"/>
       <c r="AP23" s="53"/>
       <c r="AU23" s="28"/>
     </row>
     <row r="24" spans="1:47" ht="15" thickBot="1">
       <c r="A24" s="128" t="str">
         <f>Auto_Usato_2018_2026!A26</f>
-        <v>TOTALE Gen - Mag</v>
+        <v>TOTALE Gen - ago</v>
       </c>
       <c r="B24" s="165">
-        <f t="shared" ref="B24:I24" si="17">SUM(B12:B23)</f>
+        <f t="shared" ref="B24:I24" si="18">SUM(B12:B23)</f>
         <v>1796898</v>
       </c>
       <c r="C24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1950664</v>
       </c>
       <c r="D24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1667654</v>
       </c>
       <c r="E24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1420664</v>
       </c>
       <c r="F24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1444180</v>
       </c>
       <c r="G24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1432878</v>
       </c>
       <c r="H24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1280346</v>
       </c>
       <c r="I24" s="165">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1349666</v>
       </c>
       <c r="J24" s="148">
         <f>SUM(J12:J23)</f>
         <v>1372683</v>
       </c>
       <c r="K24" s="165">
         <f>SUM(K12:K23)</f>
         <v>1414635</v>
       </c>
       <c r="L24" s="165">
         <f>SUM(L12:L23)</f>
         <v>1507333</v>
       </c>
       <c r="M24" s="216">
-        <f>SUM(M12:M16)</f>
-        <v>678636</v>
+        <f>SUM(M12:M19)</f>
+        <v>1023574</v>
       </c>
       <c r="N24" s="216">
-        <f t="shared" ref="N24:T24" si="18">SUM(N12:N16)</f>
-        <v>402072</v>
+        <f t="shared" ref="N24:T24" si="19">SUM(N12:N19)</f>
+        <v>725668</v>
       </c>
       <c r="O24" s="216">
-        <f t="shared" si="18"/>
-        <v>681322</v>
+        <f t="shared" si="19"/>
+        <v>1017859</v>
       </c>
       <c r="P24" s="216">
-        <f t="shared" si="18"/>
-        <v>463129</v>
+        <f t="shared" si="19"/>
+        <v>709728</v>
       </c>
       <c r="Q24" s="216">
-        <f t="shared" si="18"/>
-        <v>418776</v>
+        <f t="shared" si="19"/>
+        <v>650650</v>
       </c>
       <c r="R24" s="216">
-        <f t="shared" si="18"/>
-        <v>517108</v>
+        <f t="shared" si="19"/>
+        <v>819500</v>
       </c>
       <c r="S24" s="216">
-        <f t="shared" si="18"/>
-        <v>492670</v>
+        <f t="shared" si="19"/>
+        <v>753063</v>
       </c>
       <c r="T24" s="216">
-        <f t="shared" si="18"/>
-        <v>517516</v>
+        <f t="shared" si="19"/>
+        <v>798071</v>
       </c>
       <c r="U24" s="80">
-        <f t="shared" ref="U24:Z24" si="19">SUM(U12:U23)</f>
+        <f t="shared" ref="U24:Z24" si="20">SUM(U12:U23)</f>
         <v>147.00163413028716</v>
       </c>
       <c r="V24" s="82">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>-142.13143779736393</v>
       </c>
       <c r="W24" s="82">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>-148.04524633761764</v>
       </c>
       <c r="X24" s="82">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>25.986341417798258</v>
       </c>
       <c r="Y24" s="82">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>-11.696964362491345</v>
       </c>
       <c r="Z24" s="82">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>-126.57911474061169</v>
       </c>
       <c r="AA24" s="143">
-        <f t="shared" ref="AA24" si="20">(I24-H24)/H24*100</f>
+        <f t="shared" ref="AA24" si="21">(I24-H24)/H24*100</f>
         <v>5.4141614844737287</v>
       </c>
       <c r="AB24" s="143">
         <f>(J24-I24)/I24*100</f>
         <v>1.7053848878166893</v>
       </c>
       <c r="AC24" s="144">
         <f>(K24-J24)/J24*100</f>
         <v>3.0562045279208672</v>
       </c>
       <c r="AD24" s="142">
         <f>(L24-K24)/K24*100</f>
         <v>6.5527857009051811</v>
       </c>
       <c r="AE24" s="142">
         <f>(M24-L24)/L24*100</f>
-        <v>-54.977699022047553</v>
+        <v>-32.09370457622834</v>
       </c>
       <c r="AF24" s="142">
         <f>(N24-M24)/M24*100</f>
-        <v>-40.752922037734514</v>
+        <v>-29.104490735403594</v>
       </c>
       <c r="AG24" s="142">
         <f t="shared" si="11"/>
-        <v>69.452734833562147</v>
+        <v>40.265107459609631</v>
       </c>
       <c r="AH24" s="144">
-        <f t="shared" si="16"/>
-        <v>-32.024945620426173</v>
+        <f t="shared" si="17"/>
+        <v>-30.272464064276093</v>
       </c>
       <c r="AI24" s="142">
         <f t="shared" si="12"/>
-        <v>-9.5768133716523902</v>
+        <v>-8.3240339961224574</v>
       </c>
       <c r="AJ24" s="142">
-        <f t="shared" ref="AJ24" si="21">(R24-Q24)/Q24*100</f>
-        <v>23.480810743691137</v>
+        <f t="shared" ref="AJ24" si="22">(R24-Q24)/Q24*100</f>
+        <v>25.950972104818259</v>
       </c>
       <c r="AK24" s="142">
-        <f t="shared" ref="AK24" si="22">(S24-R24)/R24*100</f>
-        <v>-4.7258986517323267</v>
+        <f t="shared" ref="AK24" si="23">(S24-R24)/R24*100</f>
+        <v>-8.1070164734594261</v>
       </c>
       <c r="AL24" s="142">
         <f>(T24-S24)/S24*100</f>
-        <v>5.0431323198083913</v>
+        <v>5.9766579954133983</v>
       </c>
       <c r="AM24" s="5"/>
       <c r="AN24" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AO24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="AP24" s="53"/>
       <c r="AU24" s="28"/>
     </row>
     <row r="25" spans="1:47" ht="15" thickBot="1">
       <c r="A25" s="129" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="82">
-        <f t="shared" ref="B25:R25" si="23">SUM(B12:B23)</f>
+        <f t="shared" ref="B25:R25" si="24">SUM(B12:B23)</f>
         <v>1796898</v>
       </c>
       <c r="C25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1950664</v>
       </c>
       <c r="D25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1667654</v>
       </c>
       <c r="E25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1420664</v>
       </c>
       <c r="F25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1444180</v>
       </c>
       <c r="G25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1432878</v>
       </c>
       <c r="H25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1280346</v>
       </c>
       <c r="I25" s="81">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1349666</v>
       </c>
       <c r="J25" s="148">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1372683</v>
       </c>
       <c r="K25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1414635</v>
       </c>
       <c r="L25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1507333</v>
       </c>
       <c r="M25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1540680</v>
       </c>
       <c r="N25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1310244</v>
       </c>
       <c r="O25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1491281</v>
       </c>
       <c r="P25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1051834</v>
       </c>
       <c r="Q25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>984763</v>
       </c>
       <c r="R25" s="216">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>1245362</v>
       </c>
       <c r="S25" s="216">
-        <f t="shared" ref="S25" si="24">SUM(S12:S23)</f>
+        <f t="shared" ref="S25" si="25">SUM(S12:S23)</f>
         <v>1163424</v>
       </c>
       <c r="T25" s="216"/>
       <c r="U25" s="141">
-        <f t="shared" ref="U25:AB25" si="25">(C25-B25)/B25*100</f>
+        <f t="shared" ref="U25:AB25" si="26">(C25-B25)/B25*100</f>
         <v>8.5573026404392465</v>
       </c>
       <c r="V25" s="142">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>-14.508393039498346</v>
       </c>
       <c r="W25" s="142">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>-14.810626185047978</v>
       </c>
       <c r="X25" s="142">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>1.6552823186904153</v>
       </c>
       <c r="Y25" s="142">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>-0.78258942791064823</v>
       </c>
       <c r="Z25" s="142">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>-10.645149133422386</v>
       </c>
       <c r="AA25" s="143">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>5.4141614844737287</v>
       </c>
       <c r="AB25" s="142">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>1.7053848878166893</v>
       </c>
       <c r="AC25" s="144">
         <f>(K25-J25)/J25*100</f>
         <v>3.0562045279208672</v>
       </c>
       <c r="AD25" s="142">
         <f>(L25-K25)/K25*100</f>
         <v>6.5527857009051811</v>
       </c>
       <c r="AE25" s="142">
         <f>(M25-L25)/L25*100</f>
         <v>2.2123180478368085</v>
       </c>
       <c r="AF25" s="142">
         <f>(N25-M25)/M25*100</f>
         <v>-14.956772334293946</v>
       </c>
       <c r="AG25" s="142">
         <f t="shared" si="11"/>
         <v>13.817044764181327</v>
       </c>
       <c r="AH25" s="144">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>-29.467752891641481</v>
       </c>
       <c r="AI25" s="142">
         <f t="shared" si="12"/>
         <v>-6.3765765320383245</v>
       </c>
       <c r="AJ25" s="142">
         <f>(R25-Q25)/Q25*100</f>
         <v>26.463118537150564</v>
       </c>
       <c r="AK25" s="142">
         <f>(S25-R25)/R25*100</f>
         <v>-6.5794524001856498</v>
       </c>
       <c r="AL25" s="142"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AO25" s="2" t="s">
         <v>68</v>
       </c>
       <c r="AP25" s="53"/>
       <c r="AU25" s="28"/>
     </row>
@@ -17673,79 +17739,79 @@
     <row r="56" spans="40:43">
       <c r="AN56" s="7">
         <v>43160</v>
       </c>
       <c r="AO56" s="9">
         <v>121245</v>
       </c>
       <c r="AP56" s="9">
         <v>213731</v>
       </c>
     </row>
     <row r="68" spans="40:41">
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
     </row>
     <row r="69" spans="40:41">
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
     </row>
     <row r="70" spans="40:41">
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="M10:M11"/>
-[...10 lines deleted...]
-    <mergeCell ref="F10:F11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="U10:AL10"/>
     <mergeCell ref="Q10:Q11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="S10:S11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="M10:M11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="L10:L11"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <ignoredErrors>
-    <ignoredError sqref="U24:Z24 B25:R25 S25 B24:L24 M24:S24" formulaRange="1"/>
+    <ignoredError sqref="U24:Z24 B25:R25 S25 B24:L24 M24:T24" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>