--- v0 (2026-04-22)
+++ v1 (2026-06-25)
@@ -10,158 +10,165 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\02.ComunicatiStampa_e_focus\Focus\Italia_Mercato_Autovetture\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE03A3E4-AA0B-4F8A-B170-578910430AE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7C5B8E0-B781-4BEE-A4D9-75816E628A35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="731" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="731" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Usato_Tipo_Veicolo" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="Auto_Usato_2018_2026" sheetId="1" r:id="rId2"/>
     <sheet name="Auto_Usato_Età_Fuel" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Radiazioni_Tipo_Veicolo" sheetId="5" state="hidden" r:id="rId4"/>
     <sheet name="Auto_Radiazioni_2018_2026" sheetId="4" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Auto_Radiazioni_2018_2026!$A$1:$AL$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Auto_Usato_2018_2026!$A$1:$AG$70</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Auto_Usato_2018_2026!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AL56" i="1" l="1"/>
-  <c r="AL36" i="1"/>
+  <c r="AL58" i="1" l="1"/>
+  <c r="AL16" i="4"/>
+  <c r="T24" i="4"/>
+  <c r="S24" i="4"/>
+  <c r="R24" i="4"/>
+  <c r="Q24" i="4"/>
+  <c r="P24" i="4"/>
+  <c r="O24" i="4"/>
+  <c r="N24" i="4"/>
+  <c r="M24" i="4"/>
   <c r="T66" i="1"/>
   <c r="S66" i="1"/>
   <c r="R66" i="1"/>
   <c r="Q66" i="1"/>
   <c r="P66" i="1"/>
   <c r="O66" i="1"/>
   <c r="N66" i="1"/>
   <c r="M66" i="1"/>
   <c r="T46" i="1"/>
   <c r="S46" i="1"/>
   <c r="R46" i="1"/>
   <c r="Q46" i="1"/>
   <c r="P46" i="1"/>
   <c r="O46" i="1"/>
   <c r="N46" i="1"/>
   <c r="M46" i="1"/>
-  <c r="AL16" i="1"/>
   <c r="T26" i="1"/>
   <c r="S26" i="1"/>
   <c r="R26" i="1"/>
   <c r="Q26" i="1"/>
   <c r="P26" i="1"/>
   <c r="O26" i="1"/>
   <c r="N26" i="1"/>
   <c r="M26" i="1"/>
+  <c r="AL38" i="1"/>
+  <c r="AL18" i="1"/>
+  <c r="AL15" i="4"/>
+  <c r="AL57" i="1"/>
+  <c r="AL37" i="1"/>
+  <c r="AL17" i="1"/>
+  <c r="AL56" i="1"/>
+  <c r="AL36" i="1"/>
+  <c r="AL16" i="1"/>
   <c r="AL14" i="4"/>
-  <c r="T24" i="4"/>
-[...7 lines deleted...]
-  <c r="M24" i="4"/>
   <c r="AL35" i="1"/>
   <c r="AL55" i="1"/>
-  <c r="AL66" i="1" l="1"/>
+  <c r="AL24" i="4" l="1"/>
+  <c r="AL66" i="1"/>
   <c r="AL26" i="1"/>
   <c r="AL15" i="1"/>
   <c r="AJ26" i="1"/>
   <c r="AF26" i="1"/>
   <c r="AK26" i="1"/>
   <c r="B26" i="1"/>
   <c r="C26" i="1"/>
   <c r="D26" i="1"/>
   <c r="E26" i="1"/>
   <c r="F26" i="1"/>
   <c r="G26" i="1"/>
   <c r="H26" i="1"/>
   <c r="I26" i="1"/>
   <c r="J26" i="1"/>
   <c r="K26" i="1"/>
   <c r="AD26" i="1" s="1"/>
   <c r="L26" i="1"/>
   <c r="AE26" i="1"/>
   <c r="AH26" i="1"/>
   <c r="AI26" i="1"/>
   <c r="AL13" i="4"/>
-  <c r="AK25" i="4"/>
   <c r="AL12" i="4"/>
   <c r="AI20" i="4"/>
   <c r="AJ12" i="4"/>
   <c r="AK12" i="4"/>
   <c r="AJ13" i="4"/>
   <c r="AK13" i="4"/>
   <c r="AJ14" i="4"/>
   <c r="AK14" i="4"/>
   <c r="AJ15" i="4"/>
   <c r="AK15" i="4"/>
   <c r="AJ16" i="4"/>
   <c r="AK16" i="4"/>
   <c r="AJ17" i="4"/>
   <c r="AK17" i="4"/>
   <c r="AJ18" i="4"/>
   <c r="AK18" i="4"/>
   <c r="AJ19" i="4"/>
   <c r="AK19" i="4"/>
   <c r="AJ20" i="4"/>
   <c r="AK20" i="4"/>
   <c r="AJ21" i="4"/>
   <c r="AK21" i="4"/>
   <c r="AJ22" i="4"/>
   <c r="AK22" i="4"/>
   <c r="AJ23" i="4"/>
@@ -259,55 +266,56 @@
   <c r="AK14" i="1"/>
   <c r="AJ15" i="1"/>
   <c r="AK15" i="1"/>
   <c r="AJ16" i="1"/>
   <c r="AK16" i="1"/>
   <c r="AJ17" i="1"/>
   <c r="AK17" i="1"/>
   <c r="AJ18" i="1"/>
   <c r="AK18" i="1"/>
   <c r="AJ19" i="1"/>
   <c r="AK19" i="1"/>
   <c r="AJ20" i="1"/>
   <c r="AK20" i="1"/>
   <c r="AJ21" i="1"/>
   <c r="AK21" i="1"/>
   <c r="AJ22" i="1"/>
   <c r="AK22" i="1"/>
   <c r="AJ23" i="1"/>
   <c r="AK23" i="1"/>
   <c r="AJ24" i="1"/>
   <c r="AK24" i="1"/>
   <c r="AJ25" i="1"/>
   <c r="AK25" i="1"/>
   <c r="S27" i="1"/>
   <c r="S67" i="1"/>
-  <c r="S70" i="1" s="1"/>
   <c r="S47" i="1"/>
   <c r="AK68" i="1"/>
   <c r="T68" i="1"/>
-  <c r="AG26" i="1" l="1"/>
+  <c r="AK25" i="4" l="1"/>
+  <c r="S70" i="1"/>
+  <c r="AG26" i="1"/>
   <c r="AL67" i="1"/>
   <c r="S69" i="1"/>
   <c r="L24" i="4" l="1"/>
   <c r="T70" i="1"/>
   <c r="AL46" i="1"/>
   <c r="L46" i="1"/>
   <c r="AH46" i="1" l="1"/>
   <c r="AJ66" i="1"/>
   <c r="AK66" i="1"/>
   <c r="AI46" i="1"/>
   <c r="AJ46" i="1"/>
   <c r="AK46" i="1"/>
   <c r="T69" i="1"/>
   <c r="AI24" i="4"/>
   <c r="A24" i="4"/>
   <c r="B24" i="4"/>
   <c r="C24" i="4"/>
   <c r="D24" i="4"/>
   <c r="E24" i="4"/>
   <c r="F24" i="4"/>
   <c r="G24" i="4"/>
   <c r="H24" i="4"/>
   <c r="I24" i="4"/>
   <c r="AA24" i="4" s="1"/>
   <c r="J24" i="4"/>
@@ -1890,51 +1898,51 @@
   <si>
     <t>21/20</t>
   </si>
   <si>
     <t>22/21</t>
   </si>
   <si>
     <t>23/22</t>
   </si>
   <si>
     <t>24/23</t>
   </si>
   <si>
     <t>25/24</t>
   </si>
   <si>
     <t>26/25</t>
   </si>
   <si>
     <t>ITALIA - RADIAZIONI AUTOVETTURE- trend 2008-2026</t>
   </si>
   <si>
     <t>ITALY - CAR CANCELLATIONS - trend 2008-2026</t>
   </si>
   <si>
-    <t>TOTALE Gen - Mar</t>
+    <t>TOTALE Gen - Mag</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="165" formatCode="0.0_ ;[Red]\-0.0\ "/>
     <numFmt numFmtId="166" formatCode="General_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
     <numFmt numFmtId="170" formatCode="[$-410]mmm\-yy;@"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="173" formatCode="&quot;L. &quot;#,##0;[Red]&quot;-L. &quot;#,##0"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* \-??_-;_-@_-"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -4196,112 +4204,112 @@
     </xf>
     <xf numFmtId="172" fontId="8" fillId="5" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="8" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="7" fillId="6" borderId="98" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="13" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="37" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Excel Built-in Normal 1" xfId="9" xr:uid="{FA2C541E-B84E-4E8C-8B21-11B1F9DCAA88}"/>
     <cellStyle name="Migliaia" xfId="2" builtinId="3"/>
     <cellStyle name="Migliaia (0)" xfId="5" xr:uid="{641A4EC0-4E2F-4BEC-8A07-BA778055E472}"/>
     <cellStyle name="Migliaia 10" xfId="14" xr:uid="{B45820E0-3B3E-4D5E-B8BF-CD9EB05488A2}"/>
     <cellStyle name="Migliaia 2" xfId="4" xr:uid="{202F8C1A-1C7D-405E-9AD9-6C9DCE8F00F7}"/>
     <cellStyle name="Migliaia 3" xfId="11" xr:uid="{F8589BA8-488A-46BC-AD32-F0C51C5CDD06}"/>
     <cellStyle name="Migliaia 4" xfId="15" xr:uid="{EEF87C5B-1EF0-44AD-95DC-DB516BC8883A}"/>
     <cellStyle name="Migliaia 5" xfId="10" xr:uid="{2274E0AC-53C4-418F-8FB6-7F2ED475E162}"/>
     <cellStyle name="Migliaia 6" xfId="17" xr:uid="{32620354-218A-42D1-B820-EF1047673349}"/>
     <cellStyle name="Migliaia 7" xfId="12" xr:uid="{B629B03B-86B7-4311-8188-5B67D5038502}"/>
     <cellStyle name="Migliaia 8" xfId="16" xr:uid="{590F0FA0-9947-49FE-8A9C-151EDE94CF6C}"/>
     <cellStyle name="Migliaia 9" xfId="13" xr:uid="{CB2C0138-88FF-4502-B1BA-C4C1C78EC913}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="6" xr:uid="{1DBD5D9F-7635-4BEA-971E-99F200E9858B}"/>
     <cellStyle name="Normale 2 3" xfId="7" xr:uid="{0F9823F0-F3B6-4F22-AE5F-366252D9C946}"/>
     <cellStyle name="Normale 3" xfId="3" xr:uid="{A81F68DA-D987-4DE2-AD92-C51DD50CF39B}"/>
     <cellStyle name="Percentuale" xfId="1" builtinId="5"/>
     <cellStyle name="Valuta (0)" xfId="8" xr:uid="{5C13A7FA-4C36-423C-A080-02BD584067B7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -4776,52 +4784,52 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///L:\02.ComunicatiStampa_e_focus\Focus\Italia_Mercato_Autovetture\BaseFocusMercatoBI.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="BaseFocusMercatoBI.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="PIL"/>
       <sheetName val="Trend Anni"/>
       <sheetName val="Occupazione"/>
       <sheetName val="Fiducia consumatori-imprese"/>
       <sheetName val="Intenzione acquisto auto"/>
       <sheetName val="Trend quote segmenti"/>
       <sheetName val="Trasferimenti-Radiazioni"/>
+      <sheetName val="Alimentazione EU"/>
       <sheetName val="MKT EU Mese"/>
-      <sheetName val="Alimentazione EU"/>
       <sheetName val="MKT EU YTD"/>
       <sheetName val="Prezzi e Consumi Carburante"/>
       <sheetName val="Calcolo Francia mese"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5">
         <row r="3">
           <cell r="I3" t="str">
             <v>Etichette di riga</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
     </sheetDataSet>
   </externalBook>
@@ -5185,61 +5193,61 @@
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
     </row>
     <row r="5" spans="1:20" ht="15.6">
       <c r="A5" s="36"/>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
     </row>
     <row r="6" spans="1:20" ht="15.6">
       <c r="A6" s="38"/>
       <c r="B6" s="38"/>
       <c r="C6" s="38"/>
       <c r="D6" s="38"/>
       <c r="E6" s="38"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
     </row>
     <row r="7" spans="1:20" s="57" customFormat="1" ht="16.2">
-      <c r="A7" s="250" t="s">
+      <c r="A7" s="262" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="250"/>
-[...6 lines deleted...]
-      <c r="I7" s="250"/>
+      <c r="B7" s="262"/>
+      <c r="C7" s="262"/>
+      <c r="D7" s="262"/>
+      <c r="E7" s="262"/>
+      <c r="F7" s="262"/>
+      <c r="G7" s="262"/>
+      <c r="H7" s="262"/>
+      <c r="I7" s="262"/>
     </row>
     <row r="8" spans="1:20" s="57" customFormat="1" ht="16.2">
       <c r="A8" s="58" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="40"/>
       <c r="C8" s="42"/>
       <c r="D8" s="42"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
     </row>
     <row r="9" spans="1:20" ht="16.2">
       <c r="A9" s="39"/>
       <c r="B9" s="39"/>
       <c r="C9" s="39"/>
       <c r="D9" s="39"/>
       <c r="E9" s="43"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
     </row>
     <row r="10" spans="1:20" ht="16.8" thickBot="1">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
@@ -5887,65 +5895,65 @@
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
       <c r="N6" s="24"/>
       <c r="O6" s="24"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="24"/>
       <c r="S6" s="24"/>
       <c r="T6" s="24"/>
       <c r="U6" s="24"/>
       <c r="V6" s="24"/>
       <c r="W6" s="24"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="24"/>
       <c r="Z6" s="24"/>
     </row>
     <row r="7" spans="1:38" s="64" customFormat="1" ht="16.2">
-      <c r="A7" s="256" t="s">
+      <c r="A7" s="251" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="256"/>
-[...10 lines deleted...]
-      <c r="M7" s="256"/>
+      <c r="B7" s="251"/>
+      <c r="C7" s="251"/>
+      <c r="D7" s="251"/>
+      <c r="E7" s="251"/>
+      <c r="F7" s="251"/>
+      <c r="G7" s="251"/>
+      <c r="H7" s="251"/>
+      <c r="I7" s="251"/>
+      <c r="J7" s="251"/>
+      <c r="K7" s="251"/>
+      <c r="L7" s="251"/>
+      <c r="M7" s="251"/>
       <c r="N7" s="62"/>
       <c r="O7" s="62"/>
       <c r="P7" s="62"/>
       <c r="Q7" s="62"/>
       <c r="R7" s="62"/>
       <c r="S7" s="62"/>
       <c r="T7" s="62"/>
       <c r="U7" s="62"/>
       <c r="V7" s="62"/>
       <c r="W7" s="62"/>
       <c r="X7" s="62"/>
       <c r="Y7" s="62"/>
       <c r="Z7" s="63"/>
     </row>
     <row r="8" spans="1:38" s="64" customFormat="1" ht="16.2">
       <c r="A8" s="75" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="71"/>
       <c r="C8" s="71"/>
       <c r="D8" s="71"/>
       <c r="E8" s="71"/>
       <c r="F8" s="71"/>
       <c r="G8" s="71"/>
       <c r="H8" s="71"/>
@@ -6034,151 +6042,151 @@
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
       <c r="O11" s="31"/>
       <c r="P11" s="31"/>
       <c r="Q11" s="31"/>
       <c r="R11" s="31"/>
       <c r="S11" s="31"/>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="27"/>
       <c r="X11" s="27"/>
       <c r="Y11" s="27"/>
       <c r="Z11" s="24"/>
     </row>
     <row r="12" spans="1:38" ht="15.6" customHeight="1" thickBot="1">
       <c r="A12" s="31"/>
-      <c r="B12" s="251">
+      <c r="B12" s="246">
         <v>2008</v>
       </c>
-      <c r="C12" s="251">
+      <c r="C12" s="246">
         <v>2009</v>
       </c>
-      <c r="D12" s="251">
+      <c r="D12" s="246">
         <v>2010</v>
       </c>
-      <c r="E12" s="251">
+      <c r="E12" s="246">
         <v>2011</v>
       </c>
-      <c r="F12" s="251">
+      <c r="F12" s="246">
         <v>2012</v>
       </c>
-      <c r="G12" s="251">
+      <c r="G12" s="246">
         <v>2013</v>
       </c>
-      <c r="H12" s="251">
+      <c r="H12" s="246">
         <v>2014</v>
       </c>
-      <c r="I12" s="251">
+      <c r="I12" s="246">
         <v>2015</v>
       </c>
-      <c r="J12" s="251">
+      <c r="J12" s="246">
         <v>2016</v>
       </c>
-      <c r="K12" s="251">
+      <c r="K12" s="246">
         <v>2017</v>
       </c>
-      <c r="L12" s="254">
+      <c r="L12" s="249">
         <v>2018</v>
       </c>
-      <c r="M12" s="254">
+      <c r="M12" s="249">
         <v>2019</v>
       </c>
-      <c r="N12" s="254">
+      <c r="N12" s="249">
         <v>2020</v>
       </c>
-      <c r="O12" s="254">
+      <c r="O12" s="249">
         <v>2021</v>
       </c>
-      <c r="P12" s="251">
+      <c r="P12" s="246">
         <v>2022</v>
       </c>
-      <c r="Q12" s="261">
+      <c r="Q12" s="256">
         <v>2023</v>
       </c>
-      <c r="R12" s="251">
+      <c r="R12" s="246">
         <v>2024</v>
       </c>
-      <c r="S12" s="251">
+      <c r="S12" s="246">
         <v>2025</v>
       </c>
-      <c r="T12" s="251">
+      <c r="T12" s="246">
         <v>2026</v>
       </c>
       <c r="U12" s="56" t="s">
         <v>3</v>
       </c>
       <c r="V12" s="224"/>
       <c r="W12" s="224"/>
       <c r="X12" s="224"/>
       <c r="Y12" s="224"/>
       <c r="Z12" s="224"/>
       <c r="AA12" s="224"/>
       <c r="AB12" s="224"/>
       <c r="AC12" s="224"/>
       <c r="AD12" s="224"/>
-      <c r="AE12" s="247" t="s">
+      <c r="AE12" s="258" t="s">
         <v>3</v>
       </c>
-      <c r="AF12" s="248"/>
-[...5 lines deleted...]
-      <c r="AL12" s="249"/>
+      <c r="AF12" s="259"/>
+      <c r="AG12" s="259"/>
+      <c r="AH12" s="259"/>
+      <c r="AI12" s="259"/>
+      <c r="AJ12" s="259"/>
+      <c r="AK12" s="259"/>
+      <c r="AL12" s="261"/>
     </row>
     <row r="13" spans="1:38" ht="15.6" thickBot="1">
       <c r="A13" s="31"/>
-      <c r="B13" s="252"/>
-[...17 lines deleted...]
-      <c r="T13" s="257"/>
+      <c r="B13" s="247"/>
+      <c r="C13" s="247"/>
+      <c r="D13" s="247"/>
+      <c r="E13" s="247"/>
+      <c r="F13" s="247"/>
+      <c r="G13" s="247"/>
+      <c r="H13" s="247"/>
+      <c r="I13" s="247"/>
+      <c r="J13" s="247"/>
+      <c r="K13" s="248"/>
+      <c r="L13" s="250"/>
+      <c r="M13" s="250"/>
+      <c r="N13" s="250"/>
+      <c r="O13" s="250"/>
+      <c r="P13" s="252"/>
+      <c r="Q13" s="257"/>
+      <c r="R13" s="252"/>
+      <c r="S13" s="252"/>
+      <c r="T13" s="252"/>
       <c r="U13" s="223">
         <v>45513</v>
       </c>
       <c r="V13" s="223">
         <v>45545</v>
       </c>
       <c r="W13" s="223">
         <v>45576</v>
       </c>
       <c r="X13" s="223">
         <v>45608</v>
       </c>
       <c r="Y13" s="223">
         <v>45639</v>
       </c>
       <c r="Z13" s="35" t="s">
         <v>88</v>
       </c>
       <c r="AA13" s="160" t="s">
         <v>89</v>
       </c>
       <c r="AB13" s="145" t="s">
         <v>90</v>
       </c>
       <c r="AC13" s="166" t="s">
@@ -6650,51 +6658,53 @@
       </c>
       <c r="L17" s="157">
         <v>442642</v>
       </c>
       <c r="M17" s="228">
         <v>471890</v>
       </c>
       <c r="N17" s="228">
         <v>39759</v>
       </c>
       <c r="O17" s="228">
         <v>416224</v>
       </c>
       <c r="P17" s="228">
         <v>359492</v>
       </c>
       <c r="Q17" s="228">
         <v>371433</v>
       </c>
       <c r="R17" s="228">
         <v>447619</v>
       </c>
       <c r="S17" s="157">
         <v>472635</v>
       </c>
-      <c r="T17" s="157"/>
+      <c r="T17" s="157">
+        <v>476033</v>
+      </c>
       <c r="U17" s="105">
         <f t="shared" si="0"/>
         <v>-13.826386463219981</v>
       </c>
       <c r="V17" s="106">
         <f t="shared" si="1"/>
         <v>7.6788884442118439</v>
       </c>
       <c r="W17" s="106">
         <f t="shared" si="2"/>
         <v>-2.3848778256394616</v>
       </c>
       <c r="X17" s="106">
         <f t="shared" si="3"/>
         <v>-19.138773497869266</v>
       </c>
       <c r="Y17" s="106">
         <f t="shared" si="4"/>
         <v>3.9184673848410672</v>
       </c>
       <c r="Z17" s="107">
         <f t="shared" si="5"/>
         <v>5.9752821063944115</v>
       </c>
       <c r="AA17" s="105">
@@ -6719,51 +6729,54 @@
       </c>
       <c r="AF17" s="106">
         <f t="shared" si="11"/>
         <v>-91.574519485473303</v>
       </c>
       <c r="AG17" s="106">
         <f t="shared" si="13"/>
         <v>946.86737594003876</v>
       </c>
       <c r="AH17" s="106">
         <f t="shared" si="14"/>
         <v>-13.63016068270931</v>
       </c>
       <c r="AI17" s="106">
         <f t="shared" si="15"/>
         <v>3.3216316357526732</v>
       </c>
       <c r="AJ17" s="106">
         <f t="shared" si="12"/>
         <v>20.51137082596323</v>
       </c>
       <c r="AK17" s="106">
         <f t="shared" si="12"/>
         <v>5.5886814456044087</v>
       </c>
-      <c r="AL17" s="214"/>
+      <c r="AL17" s="215">
+        <f t="shared" si="12"/>
+        <v>0.71894802543188718</v>
+      </c>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="89">
         <v>422220</v>
       </c>
       <c r="C18" s="89">
         <v>356959</v>
       </c>
       <c r="D18" s="89">
         <v>389958</v>
       </c>
       <c r="E18" s="89">
         <v>423693</v>
       </c>
       <c r="F18" s="89">
         <v>385811</v>
       </c>
       <c r="G18" s="89">
         <v>377711</v>
       </c>
       <c r="H18" s="89">
         <v>355504</v>
@@ -6779,51 +6792,53 @@
       </c>
       <c r="L18" s="157">
         <v>500433</v>
       </c>
       <c r="M18" s="228">
         <v>489904</v>
       </c>
       <c r="N18" s="228">
         <v>309602</v>
       </c>
       <c r="O18" s="228">
         <v>432161</v>
       </c>
       <c r="P18" s="228">
         <v>406141</v>
       </c>
       <c r="Q18" s="228">
         <v>450199</v>
       </c>
       <c r="R18" s="228">
         <v>481925</v>
       </c>
       <c r="S18" s="157">
         <v>462960</v>
       </c>
-      <c r="T18" s="157"/>
+      <c r="T18" s="157">
+        <v>468835</v>
+      </c>
       <c r="U18" s="105">
         <f t="shared" si="0"/>
         <v>-15.456633982284117</v>
       </c>
       <c r="V18" s="106">
         <f t="shared" si="1"/>
         <v>9.2444790578189657</v>
       </c>
       <c r="W18" s="106">
         <f t="shared" si="2"/>
         <v>8.6509316387918691</v>
       </c>
       <c r="X18" s="106">
         <f t="shared" si="3"/>
         <v>-8.9409076855175798</v>
       </c>
       <c r="Y18" s="106">
         <f t="shared" si="4"/>
         <v>-2.0994735764402779</v>
       </c>
       <c r="Z18" s="107">
         <f t="shared" si="5"/>
         <v>-5.8793627932466883</v>
       </c>
       <c r="AA18" s="105">
@@ -6848,51 +6863,54 @@
       </c>
       <c r="AF18" s="106">
         <f t="shared" si="11"/>
         <v>-36.803537019497696</v>
       </c>
       <c r="AG18" s="106">
         <f t="shared" si="13"/>
         <v>39.585984586662875</v>
       </c>
       <c r="AH18" s="106">
         <f t="shared" si="14"/>
         <v>-6.0209042463341209</v>
       </c>
       <c r="AI18" s="106">
         <f t="shared" si="15"/>
         <v>10.847956744086414</v>
       </c>
       <c r="AJ18" s="106">
         <f t="shared" si="12"/>
         <v>7.0471058354194476</v>
       </c>
       <c r="AK18" s="106">
         <f t="shared" si="12"/>
         <v>-3.9352596358354517</v>
       </c>
-      <c r="AL18" s="214"/>
+      <c r="AL18" s="215">
+        <f t="shared" si="12"/>
+        <v>1.2690081216519786</v>
+      </c>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="89">
         <v>383899</v>
       </c>
       <c r="C19" s="89">
         <v>366257</v>
       </c>
       <c r="D19" s="89">
         <v>373288</v>
       </c>
       <c r="E19" s="89">
         <v>388134</v>
       </c>
       <c r="F19" s="89">
         <v>338047</v>
       </c>
       <c r="G19" s="89">
         <v>326919</v>
       </c>
       <c r="H19" s="89">
         <v>328146</v>
@@ -7422,51 +7440,51 @@
       <c r="K23" s="92">
         <v>524694</v>
       </c>
       <c r="L23" s="157">
         <v>564364</v>
       </c>
       <c r="M23" s="228">
         <v>559943</v>
       </c>
       <c r="N23" s="228">
         <v>529487</v>
       </c>
       <c r="O23" s="228">
         <v>433573</v>
       </c>
       <c r="P23" s="228">
         <v>441346</v>
       </c>
       <c r="Q23" s="228">
         <v>495590</v>
       </c>
       <c r="R23" s="228">
         <v>542765</v>
       </c>
       <c r="S23" s="157">
-        <v>552410</v>
+        <v>552035</v>
       </c>
       <c r="T23" s="157"/>
       <c r="U23" s="105">
         <f t="shared" si="0"/>
         <v>-9.550239069120563</v>
       </c>
       <c r="V23" s="106">
         <f t="shared" si="1"/>
         <v>-1.9638320631100414</v>
       </c>
       <c r="W23" s="106">
         <f t="shared" si="2"/>
         <v>-7.4807780827522716</v>
       </c>
       <c r="X23" s="106">
         <f t="shared" si="3"/>
         <v>6.5657057567724797</v>
       </c>
       <c r="Y23" s="106">
         <f t="shared" si="4"/>
         <v>-0.16772679552893224</v>
       </c>
       <c r="Z23" s="107">
         <f t="shared" si="5"/>
         <v>7.0924863786849306</v>
@@ -7491,51 +7509,51 @@
         <f t="shared" si="10"/>
         <v>-0.78335967567031206</v>
       </c>
       <c r="AF23" s="106">
         <f t="shared" si="11"/>
         <v>-5.4391250538001188</v>
       </c>
       <c r="AG23" s="106">
         <f t="shared" si="13"/>
         <v>-18.1145146150897</v>
       </c>
       <c r="AH23" s="106">
         <f t="shared" si="14"/>
         <v>1.7927776868024532</v>
       </c>
       <c r="AI23" s="106">
         <f t="shared" si="15"/>
         <v>12.290583804996533</v>
       </c>
       <c r="AJ23" s="106">
         <f t="shared" si="12"/>
         <v>9.5189572025262823</v>
       </c>
       <c r="AK23" s="106">
         <f t="shared" si="12"/>
-        <v>1.7770121507466399</v>
+        <v>1.707921476145293</v>
       </c>
       <c r="AL23" s="214"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="89">
         <v>384606</v>
       </c>
       <c r="C24" s="89">
         <v>403452</v>
       </c>
       <c r="D24" s="89">
         <v>422408</v>
       </c>
       <c r="E24" s="89">
         <v>397454</v>
       </c>
       <c r="F24" s="89">
         <v>384440</v>
       </c>
       <c r="G24" s="89">
         <v>352207</v>
       </c>
@@ -7551,51 +7569,51 @@
       <c r="K24" s="92">
         <v>492351</v>
       </c>
       <c r="L24" s="157">
         <v>506949</v>
       </c>
       <c r="M24" s="228">
         <v>493178</v>
       </c>
       <c r="N24" s="228">
         <v>445897</v>
       </c>
       <c r="O24" s="228">
         <v>427693</v>
       </c>
       <c r="P24" s="228">
         <v>417539</v>
       </c>
       <c r="Q24" s="228">
         <v>470300</v>
       </c>
       <c r="R24" s="228">
         <v>468886</v>
       </c>
       <c r="S24" s="157">
-        <v>470157</v>
+        <v>469850</v>
       </c>
       <c r="T24" s="157"/>
       <c r="U24" s="105">
         <f t="shared" si="0"/>
         <v>4.9000795619413111</v>
       </c>
       <c r="V24" s="106">
         <f t="shared" si="1"/>
         <v>4.6984523561662845</v>
       </c>
       <c r="W24" s="106">
         <f t="shared" si="2"/>
         <v>-5.9075585689664969</v>
       </c>
       <c r="X24" s="106">
         <f t="shared" si="3"/>
         <v>-3.2743411816210179</v>
       </c>
       <c r="Y24" s="106">
         <f t="shared" si="4"/>
         <v>-8.384403287899282</v>
       </c>
       <c r="Z24" s="107">
         <f t="shared" si="5"/>
         <v>8.0739451515727971</v>
@@ -7620,51 +7638,51 @@
         <f t="shared" si="10"/>
         <v>-2.716446822066914</v>
       </c>
       <c r="AF24" s="106">
         <f t="shared" si="11"/>
         <v>-9.5870050975509855</v>
       </c>
       <c r="AG24" s="106">
         <f t="shared" si="13"/>
         <v>-4.0825571824883324</v>
       </c>
       <c r="AH24" s="106">
         <f t="shared" si="14"/>
         <v>-2.3741328476266856</v>
       </c>
       <c r="AI24" s="106">
         <f t="shared" si="15"/>
         <v>12.636184883328264</v>
       </c>
       <c r="AJ24" s="106">
         <f t="shared" si="12"/>
         <v>-0.30065915373166063</v>
       </c>
       <c r="AK24" s="106">
         <f t="shared" si="12"/>
-        <v>0.27106802079823239</v>
+        <v>0.20559368375255394</v>
       </c>
       <c r="AL24" s="214"/>
     </row>
     <row r="25" spans="1:38" ht="15" thickBot="1">
       <c r="A25" s="99" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="93">
         <v>381395</v>
       </c>
       <c r="C25" s="93">
         <v>399067</v>
       </c>
       <c r="D25" s="93">
         <v>418114</v>
       </c>
       <c r="E25" s="93">
         <v>391962</v>
       </c>
       <c r="F25" s="93">
         <v>330478</v>
       </c>
       <c r="G25" s="93">
         <v>354129</v>
       </c>
@@ -7680,51 +7698,51 @@
       <c r="K25" s="96">
         <v>445669</v>
       </c>
       <c r="L25" s="219">
         <v>454797</v>
       </c>
       <c r="M25" s="229">
         <v>462771</v>
       </c>
       <c r="N25" s="229">
         <v>418509</v>
       </c>
       <c r="O25" s="229">
         <v>408415</v>
       </c>
       <c r="P25" s="230">
         <v>404532</v>
       </c>
       <c r="Q25" s="230">
         <v>417695</v>
       </c>
       <c r="R25" s="230">
         <v>470709</v>
       </c>
       <c r="S25" s="179">
-        <v>483333</v>
+        <v>482827</v>
       </c>
       <c r="T25" s="179"/>
       <c r="U25" s="136">
         <f t="shared" si="0"/>
         <v>4.6335164330942984</v>
       </c>
       <c r="V25" s="137">
         <f t="shared" si="1"/>
         <v>4.7728827490120702</v>
       </c>
       <c r="W25" s="138">
         <f t="shared" si="2"/>
         <v>-6.2547534882831002</v>
       </c>
       <c r="X25" s="138">
         <f t="shared" si="3"/>
         <v>-15.686214479975099</v>
       </c>
       <c r="Y25" s="138">
         <f t="shared" si="4"/>
         <v>7.1566034652836192</v>
       </c>
       <c r="Z25" s="139">
         <f t="shared" si="5"/>
         <v>9.1946719980572045</v>
@@ -7749,51 +7767,51 @@
         <f t="shared" si="10"/>
         <v>1.7533097184018365</v>
       </c>
       <c r="AF25" s="190">
         <f t="shared" si="11"/>
         <v>-9.5645578482662046</v>
       </c>
       <c r="AG25" s="190">
         <f t="shared" si="13"/>
         <v>-2.4118955625804941</v>
       </c>
       <c r="AH25" s="190">
         <f t="shared" si="14"/>
         <v>-0.95074862578504704</v>
       </c>
       <c r="AI25" s="190">
         <f t="shared" si="15"/>
         <v>3.2538834999456161</v>
       </c>
       <c r="AJ25" s="190">
         <f t="shared" si="12"/>
         <v>12.692036055016221</v>
       </c>
       <c r="AK25" s="190">
         <f t="shared" si="12"/>
-        <v>2.6819117543960282</v>
+        <v>2.5744143409197613</v>
       </c>
       <c r="AL25" s="236"/>
     </row>
     <row r="26" spans="1:38" ht="15" thickBot="1">
       <c r="A26" s="187" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="81">
         <f>SUM(B14:B14)</f>
         <v>447957</v>
       </c>
       <c r="C26" s="81">
         <f t="shared" ref="C26:G26" si="16">SUM(C14:C14)</f>
         <v>359518</v>
       </c>
       <c r="D26" s="81">
         <f t="shared" si="16"/>
         <v>331922</v>
       </c>
       <c r="E26" s="81">
         <f t="shared" si="16"/>
         <v>369551</v>
       </c>
       <c r="F26" s="81">
         <f t="shared" si="16"/>
@@ -7802,152 +7820,152 @@
       <c r="G26" s="81">
         <f t="shared" si="16"/>
         <v>374918</v>
       </c>
       <c r="H26" s="81">
         <f t="shared" ref="H26:J26" si="17">SUM(H14:H25)</f>
         <v>4316379</v>
       </c>
       <c r="I26" s="148">
         <f t="shared" si="17"/>
         <v>4711184</v>
       </c>
       <c r="J26" s="80">
         <f t="shared" si="17"/>
         <v>5032458</v>
       </c>
       <c r="K26" s="216">
         <f>SUM(K14:K25)</f>
         <v>5352975</v>
       </c>
       <c r="L26" s="216">
         <f>SUM(L14:L25)</f>
         <v>5629997</v>
       </c>
       <c r="M26" s="216">
-        <f>SUM(M14:M16)</f>
-        <v>1486509</v>
+        <f>SUM(M14:M18)</f>
+        <v>2448303</v>
       </c>
       <c r="N26" s="216">
-        <f t="shared" ref="N26:T26" si="18">SUM(N14:N16)</f>
-        <v>1176123</v>
+        <f t="shared" ref="N26:T26" si="18">SUM(N14:N18)</f>
+        <v>1525484</v>
       </c>
       <c r="O26" s="216">
         <f t="shared" si="18"/>
-        <v>1314095</v>
+        <v>2162480</v>
       </c>
       <c r="P26" s="216">
         <f t="shared" si="18"/>
-        <v>1290690</v>
+        <v>2056323</v>
       </c>
       <c r="Q26" s="216">
         <f t="shared" si="18"/>
-        <v>1301016</v>
+        <v>2122648</v>
       </c>
       <c r="R26" s="216">
         <f t="shared" si="18"/>
-        <v>1416466</v>
+        <v>2346010</v>
       </c>
       <c r="S26" s="216">
         <f t="shared" si="18"/>
-        <v>1477356</v>
+        <v>2412951</v>
       </c>
       <c r="T26" s="216">
         <f t="shared" si="18"/>
-        <v>1503591</v>
+        <v>2448459</v>
       </c>
       <c r="U26" s="216">
         <f t="shared" ref="U26:AC26" si="19">SUM(U14:U15)</f>
         <v>-34.564433465103534</v>
       </c>
       <c r="V26" s="216">
         <f t="shared" si="19"/>
         <v>-11.246067297996211</v>
       </c>
       <c r="W26" s="216">
         <f t="shared" si="19"/>
         <v>23.070658544199258</v>
       </c>
       <c r="X26" s="216">
         <f t="shared" si="19"/>
         <v>-21.381908871466184</v>
       </c>
       <c r="Y26" s="216">
         <f t="shared" si="19"/>
         <v>6.7920126427204659</v>
       </c>
       <c r="Z26" s="216">
         <f t="shared" si="19"/>
         <v>-0.36091668375850849</v>
       </c>
       <c r="AA26" s="216">
         <f t="shared" si="19"/>
         <v>7.6188674233260469</v>
       </c>
       <c r="AB26" s="216">
         <f t="shared" si="19"/>
         <v>20.097337929636584</v>
       </c>
       <c r="AC26" s="216">
         <f t="shared" si="19"/>
         <v>13.199262380289099</v>
       </c>
       <c r="AD26" s="143">
         <f t="shared" si="9"/>
         <v>5.1751035639060525</v>
       </c>
       <c r="AE26" s="141">
         <f t="shared" si="10"/>
-        <v>-73.596628914722331</v>
+        <v>-56.513245033700727</v>
       </c>
       <c r="AF26" s="142">
         <f t="shared" si="11"/>
-        <v>-20.880196487205929</v>
+        <v>-37.69218924291642</v>
       </c>
       <c r="AG26" s="142">
         <f t="shared" si="13"/>
-        <v>11.731085949343733</v>
+        <v>41.756976802116576</v>
       </c>
       <c r="AH26" s="142">
         <f t="shared" si="14"/>
-        <v>-1.781073666667935</v>
+        <v>-4.9090396211756868</v>
       </c>
       <c r="AI26" s="142">
         <f t="shared" si="15"/>
-        <v>0.80003718941031543</v>
+        <v>3.2254174076737945</v>
       </c>
       <c r="AJ26" s="142">
         <f t="shared" si="12"/>
-        <v>8.8738339882061403</v>
+        <v>10.522799823616539</v>
       </c>
       <c r="AK26" s="142">
         <f t="shared" si="12"/>
-        <v>4.2987265490311808</v>
+        <v>2.8533978968546596</v>
       </c>
       <c r="AL26" s="167">
         <f>100*(T26-S26)/S26</f>
-        <v>1.7758075913997708</v>
+        <v>1.4715590992108833</v>
       </c>
     </row>
     <row r="27" spans="1:38" ht="15" thickBot="1">
       <c r="A27" s="79" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="80">
         <f t="shared" ref="B27:S27" si="20">SUM(B14:B25)</f>
         <v>4886765</v>
       </c>
       <c r="C27" s="81">
         <f t="shared" si="20"/>
         <v>4506072</v>
       </c>
       <c r="D27" s="81">
         <f t="shared" si="20"/>
         <v>4598961</v>
       </c>
       <c r="E27" s="81">
         <f t="shared" si="20"/>
         <v>4680700</v>
       </c>
       <c r="F27" s="81">
         <f t="shared" si="20"/>
         <v>4177274</v>
@@ -7980,51 +7998,51 @@
         <f t="shared" si="20"/>
         <v>5644800</v>
       </c>
       <c r="N27" s="217">
         <f t="shared" si="20"/>
         <v>4746995</v>
       </c>
       <c r="O27" s="216">
         <f t="shared" si="20"/>
         <v>5063478</v>
       </c>
       <c r="P27" s="216">
         <f t="shared" si="20"/>
         <v>4745134</v>
       </c>
       <c r="Q27" s="216">
         <f t="shared" si="20"/>
         <v>5073502</v>
       </c>
       <c r="R27" s="216">
         <f t="shared" si="20"/>
         <v>5467932</v>
       </c>
       <c r="S27" s="216">
         <f t="shared" si="20"/>
-        <v>5648961</v>
+        <v>5647773</v>
       </c>
       <c r="T27" s="216"/>
       <c r="U27" s="216">
         <f t="shared" ref="U27:AC27" si="21">SUM(U14:U25)</f>
         <v>-88.413524898804781</v>
       </c>
       <c r="V27" s="216">
         <f t="shared" si="21"/>
         <v>28.258861015083944</v>
       </c>
       <c r="W27" s="216">
         <f t="shared" si="21"/>
         <v>29.343353563229897</v>
       </c>
       <c r="X27" s="216">
         <f t="shared" si="21"/>
         <v>-126.65665364779758</v>
       </c>
       <c r="Y27" s="216">
         <f t="shared" si="21"/>
         <v>1.1697285130967723</v>
       </c>
       <c r="Z27" s="216">
         <f t="shared" si="21"/>
         <v>42.136312179381321</v>
@@ -8049,51 +8067,51 @@
         <f t="shared" si="10"/>
         <v>0.2629308683468215</v>
       </c>
       <c r="AF27" s="200">
         <f t="shared" si="11"/>
         <v>-15.90499220521542</v>
       </c>
       <c r="AG27" s="200">
         <f t="shared" si="13"/>
         <v>6.6670177659761594</v>
       </c>
       <c r="AH27" s="200">
         <f t="shared" si="14"/>
         <v>-6.2870619759777764</v>
       </c>
       <c r="AI27" s="200">
         <f t="shared" si="15"/>
         <v>6.9200996220549307</v>
       </c>
       <c r="AJ27" s="200">
         <f t="shared" si="12"/>
         <v>7.7743144676004858</v>
       </c>
       <c r="AK27" s="200">
         <f t="shared" si="12"/>
-        <v>3.3107397824259701</v>
+        <v>3.2890131040400647</v>
       </c>
       <c r="AL27" s="238"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="33"/>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
       <c r="I28" s="34"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
       <c r="O28" s="27"/>
       <c r="P28" s="27"/>
       <c r="Q28" s="27"/>
       <c r="R28" s="27"/>
       <c r="S28" s="27"/>
       <c r="T28" s="27"/>
       <c r="U28" s="27"/>
@@ -8177,150 +8195,150 @@
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="31"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="31"/>
       <c r="U31" s="31"/>
       <c r="V31" s="31"/>
       <c r="W31" s="27"/>
       <c r="X31" s="27"/>
       <c r="Y31" s="27"/>
       <c r="Z31" s="24"/>
     </row>
     <row r="32" spans="1:38" ht="15.6" thickBot="1">
       <c r="A32" s="31"/>
-      <c r="B32" s="251">
+      <c r="B32" s="246">
         <v>2008</v>
       </c>
-      <c r="C32" s="251">
+      <c r="C32" s="246">
         <v>2009</v>
       </c>
-      <c r="D32" s="251">
+      <c r="D32" s="246">
         <v>2010</v>
       </c>
-      <c r="E32" s="251">
+      <c r="E32" s="246">
         <v>2011</v>
       </c>
-      <c r="F32" s="251">
+      <c r="F32" s="246">
         <v>2012</v>
       </c>
-      <c r="G32" s="251">
+      <c r="G32" s="246">
         <v>2013</v>
       </c>
-      <c r="H32" s="251">
+      <c r="H32" s="246">
         <v>2014</v>
       </c>
-      <c r="I32" s="251">
+      <c r="I32" s="246">
         <v>2015</v>
       </c>
-      <c r="J32" s="251">
+      <c r="J32" s="246">
         <v>2016</v>
       </c>
-      <c r="K32" s="254">
+      <c r="K32" s="249">
         <v>2017</v>
       </c>
-      <c r="L32" s="254">
+      <c r="L32" s="249">
         <v>2018</v>
       </c>
-      <c r="M32" s="251">
+      <c r="M32" s="246">
         <v>2019</v>
       </c>
-      <c r="N32" s="251">
+      <c r="N32" s="246">
         <v>2020</v>
       </c>
-      <c r="O32" s="251">
+      <c r="O32" s="246">
         <v>2021</v>
       </c>
-      <c r="P32" s="258">
+      <c r="P32" s="253">
         <v>2022</v>
       </c>
-      <c r="Q32" s="261">
+      <c r="Q32" s="256">
         <v>2023</v>
       </c>
-      <c r="R32" s="251">
+      <c r="R32" s="246">
         <v>2024</v>
       </c>
-      <c r="S32" s="251">
+      <c r="S32" s="246">
         <v>2025</v>
       </c>
-      <c r="T32" s="251">
+      <c r="T32" s="246">
         <f>T12</f>
         <v>2026</v>
       </c>
-      <c r="U32" s="247" t="s">
+      <c r="U32" s="258" t="s">
         <v>3</v>
       </c>
-      <c r="V32" s="248"/>
-[...15 lines deleted...]
-      <c r="AL32" s="249"/>
+      <c r="V32" s="259"/>
+      <c r="W32" s="259"/>
+      <c r="X32" s="259"/>
+      <c r="Y32" s="259"/>
+      <c r="Z32" s="259"/>
+      <c r="AA32" s="259"/>
+      <c r="AB32" s="259"/>
+      <c r="AC32" s="259"/>
+      <c r="AD32" s="259"/>
+      <c r="AE32" s="259"/>
+      <c r="AF32" s="259"/>
+      <c r="AG32" s="259"/>
+      <c r="AH32" s="259"/>
+      <c r="AI32" s="259"/>
+      <c r="AJ32" s="259"/>
+      <c r="AK32" s="259"/>
+      <c r="AL32" s="261"/>
     </row>
     <row r="33" spans="1:38" ht="15.6" thickBot="1">
       <c r="A33" s="31"/>
-      <c r="B33" s="252"/>
-[...17 lines deleted...]
-      <c r="T33" s="257"/>
+      <c r="B33" s="247"/>
+      <c r="C33" s="247"/>
+      <c r="D33" s="247"/>
+      <c r="E33" s="247"/>
+      <c r="F33" s="247"/>
+      <c r="G33" s="247"/>
+      <c r="H33" s="247"/>
+      <c r="I33" s="247"/>
+      <c r="J33" s="247"/>
+      <c r="K33" s="250"/>
+      <c r="L33" s="255"/>
+      <c r="M33" s="248"/>
+      <c r="N33" s="248"/>
+      <c r="O33" s="248"/>
+      <c r="P33" s="254"/>
+      <c r="Q33" s="257"/>
+      <c r="R33" s="252"/>
+      <c r="S33" s="252"/>
+      <c r="T33" s="252"/>
       <c r="U33" s="223">
         <v>45513</v>
       </c>
       <c r="V33" s="223">
         <v>45545</v>
       </c>
       <c r="W33" s="223">
         <v>45576</v>
       </c>
       <c r="X33" s="223">
         <v>45608</v>
       </c>
       <c r="Y33" s="223">
         <v>45639</v>
       </c>
       <c r="Z33" s="35" t="s">
         <v>88</v>
       </c>
       <c r="AA33" s="160" t="s">
         <v>89</v>
       </c>
       <c r="AB33" s="145" t="s">
         <v>90</v>
       </c>
       <c r="AC33" s="166" t="s">
@@ -8463,51 +8481,51 @@
       <c r="AF34" s="195">
         <f t="shared" ref="AF34:AF47" si="33">100*(N34-M34)/M34</f>
         <v>-1.2391741326480643</v>
       </c>
       <c r="AG34" s="195">
         <f t="shared" ref="AG34:AG47" si="34">100*(O34-N34)/N34</f>
         <v>-29.555629013978088</v>
       </c>
       <c r="AH34" s="195">
         <f>100*(P34-O34)/O34</f>
         <v>-8.172390445992237</v>
       </c>
       <c r="AI34" s="195">
         <f t="shared" ref="AI34:AI46" si="35">100*(Q34-P34)/P34</f>
         <v>16.828488414536217</v>
       </c>
       <c r="AJ34" s="195">
         <f t="shared" ref="AJ34:AJ46" si="36">100*(R34-Q34)/Q34</f>
         <v>20.658735018808503</v>
       </c>
       <c r="AK34" s="195">
         <f t="shared" ref="AK34:AK45" si="37">100*(S34-R34)/R34</f>
         <v>0.53600559310184104</v>
       </c>
       <c r="AL34" s="195">
-        <f t="shared" ref="AL34:AL36" si="38">100*(T34-S34)/S34</f>
+        <f t="shared" ref="AL34:AL38" si="38">100*(T34-S34)/S34</f>
         <v>-4.4841085870293105</v>
       </c>
     </row>
     <row r="35" spans="1:38">
       <c r="A35" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="89">
         <v>165078</v>
       </c>
       <c r="C35" s="89">
         <v>150186</v>
       </c>
       <c r="D35" s="89">
         <v>134714</v>
       </c>
       <c r="E35" s="89">
         <v>171039</v>
       </c>
       <c r="F35" s="89">
         <v>138755</v>
       </c>
       <c r="G35" s="89">
         <v>139883</v>
       </c>
@@ -8793,51 +8811,53 @@
       </c>
       <c r="L37" s="157">
         <v>203501</v>
       </c>
       <c r="M37" s="228">
         <v>218406</v>
       </c>
       <c r="N37" s="228">
         <v>21470</v>
       </c>
       <c r="O37" s="228">
         <v>173828</v>
       </c>
       <c r="P37" s="228">
         <v>150849</v>
       </c>
       <c r="Q37" s="228">
         <v>156957</v>
       </c>
       <c r="R37" s="228">
         <v>191137</v>
       </c>
       <c r="S37" s="228">
         <v>207150</v>
       </c>
-      <c r="T37" s="228"/>
+      <c r="T37" s="228">
+        <v>214597</v>
+      </c>
       <c r="U37" s="105">
         <f t="shared" si="22"/>
         <v>-19.782690350079751</v>
       </c>
       <c r="V37" s="106">
         <f t="shared" si="23"/>
         <v>16.67684581976113</v>
       </c>
       <c r="W37" s="106">
         <f t="shared" si="24"/>
         <v>-1.5604734347282403</v>
       </c>
       <c r="X37" s="106">
         <f t="shared" si="25"/>
         <v>-20.412166473660577</v>
       </c>
       <c r="Y37" s="106">
         <f t="shared" si="26"/>
         <v>3.6999643663142892</v>
       </c>
       <c r="Z37" s="107">
         <f t="shared" si="27"/>
         <v>8.0794341675734493</v>
       </c>
       <c r="AA37" s="105">
@@ -8862,51 +8882,54 @@
       </c>
       <c r="AF37" s="106">
         <f t="shared" si="33"/>
         <v>-90.169683983040755</v>
       </c>
       <c r="AG37" s="106">
         <f t="shared" si="34"/>
         <v>709.6320447135538</v>
       </c>
       <c r="AH37" s="106">
         <f t="shared" si="39"/>
         <v>-13.219389281358584</v>
       </c>
       <c r="AI37" s="106">
         <f t="shared" si="35"/>
         <v>4.0490821947775588</v>
       </c>
       <c r="AJ37" s="106">
         <f t="shared" si="36"/>
         <v>21.776664946450303</v>
       </c>
       <c r="AK37" s="106">
         <f t="shared" si="37"/>
         <v>8.3777604545430773</v>
       </c>
-      <c r="AL37" s="106"/>
+      <c r="AL37" s="195">
+        <f t="shared" si="38"/>
+        <v>3.5949794834660875</v>
+      </c>
     </row>
     <row r="38" spans="1:38">
       <c r="A38" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="89">
         <v>169345</v>
       </c>
       <c r="C38" s="89">
         <v>133766</v>
       </c>
       <c r="D38" s="89">
         <v>152819</v>
       </c>
       <c r="E38" s="89">
         <v>170734</v>
       </c>
       <c r="F38" s="89">
         <v>160108</v>
       </c>
       <c r="G38" s="89">
         <v>150874</v>
       </c>
       <c r="H38" s="89">
         <v>142623</v>
@@ -8922,51 +8945,53 @@
       </c>
       <c r="L38" s="157">
         <v>227371</v>
       </c>
       <c r="M38" s="228">
         <v>223038</v>
       </c>
       <c r="N38" s="228">
         <v>123376</v>
       </c>
       <c r="O38" s="228">
         <v>173696</v>
       </c>
       <c r="P38" s="228">
         <v>165735</v>
       </c>
       <c r="Q38" s="228">
         <v>188780</v>
       </c>
       <c r="R38" s="228">
         <v>200773</v>
       </c>
       <c r="S38" s="228">
         <v>196219</v>
       </c>
-      <c r="T38" s="228"/>
+      <c r="T38" s="228">
+        <v>208910</v>
+      </c>
       <c r="U38" s="105">
         <f t="shared" si="22"/>
         <v>-21.009772948714165</v>
       </c>
       <c r="V38" s="106">
         <f t="shared" si="23"/>
         <v>14.243529745974314</v>
       </c>
       <c r="W38" s="106">
         <f t="shared" si="24"/>
         <v>11.723018734581434</v>
       </c>
       <c r="X38" s="106">
         <f t="shared" si="25"/>
         <v>-6.2237164243794441</v>
       </c>
       <c r="Y38" s="106">
         <f t="shared" si="26"/>
         <v>-5.7673570340020488</v>
       </c>
       <c r="Z38" s="107">
         <f t="shared" si="27"/>
         <v>-5.4688017816190992</v>
       </c>
       <c r="AA38" s="105">
@@ -8991,51 +9016,54 @@
       </c>
       <c r="AF38" s="106">
         <f t="shared" si="33"/>
         <v>-44.683865529640691</v>
       </c>
       <c r="AG38" s="106">
         <f t="shared" si="34"/>
         <v>40.785890286603554</v>
       </c>
       <c r="AH38" s="106">
         <f t="shared" si="39"/>
         <v>-4.5832949521002213</v>
       </c>
       <c r="AI38" s="106">
         <f t="shared" si="35"/>
         <v>13.904727426313091</v>
       </c>
       <c r="AJ38" s="106">
         <f t="shared" si="36"/>
         <v>6.352897552706855</v>
       </c>
       <c r="AK38" s="106">
         <f>100*(S38-R38)/R38</f>
         <v>-2.2682332783790651</v>
       </c>
-      <c r="AL38" s="106"/>
+      <c r="AL38" s="195">
+        <f t="shared" si="38"/>
+        <v>6.4677732533546699</v>
+      </c>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="89">
         <v>144850</v>
       </c>
       <c r="C39" s="89">
         <v>133103</v>
       </c>
       <c r="D39" s="89">
         <v>141440</v>
       </c>
       <c r="E39" s="89">
         <v>153044</v>
       </c>
       <c r="F39" s="89">
         <v>133722</v>
       </c>
       <c r="G39" s="89">
         <v>127012</v>
       </c>
       <c r="H39" s="89">
         <v>131220</v>
@@ -9565,51 +9593,51 @@
       <c r="K43" s="92">
         <v>241686</v>
       </c>
       <c r="L43" s="157">
         <v>257142</v>
       </c>
       <c r="M43" s="228">
         <v>257406</v>
       </c>
       <c r="N43" s="228">
         <v>225385</v>
       </c>
       <c r="O43" s="228">
         <v>167352</v>
       </c>
       <c r="P43" s="228">
         <v>189381</v>
       </c>
       <c r="Q43" s="228">
         <v>214024</v>
       </c>
       <c r="R43" s="228">
         <v>232265</v>
       </c>
       <c r="S43" s="228">
-        <v>240229</v>
+        <v>240213</v>
       </c>
       <c r="T43" s="228"/>
       <c r="U43" s="105">
         <f t="shared" si="22"/>
         <v>-14.215552377738858</v>
       </c>
       <c r="V43" s="106">
         <f t="shared" si="23"/>
         <v>2.973733993469398</v>
       </c>
       <c r="W43" s="106">
         <f t="shared" si="24"/>
         <v>-3.6063347318895058</v>
       </c>
       <c r="X43" s="106">
         <f t="shared" si="25"/>
         <v>11.147662657877522</v>
       </c>
       <c r="Y43" s="106">
         <f t="shared" si="26"/>
         <v>-6.2114121115745276</v>
       </c>
       <c r="Z43" s="107">
         <f t="shared" si="27"/>
         <v>11.816135786304313</v>
@@ -9634,51 +9662,51 @@
         <f t="shared" si="32"/>
         <v>0.10266700889002964</v>
       </c>
       <c r="AF43" s="106">
         <f t="shared" si="33"/>
         <v>-12.439880966255643</v>
       </c>
       <c r="AG43" s="106">
         <f t="shared" si="34"/>
         <v>-25.748386094904276</v>
       </c>
       <c r="AH43" s="106">
         <f t="shared" si="39"/>
         <v>13.163272622974329</v>
       </c>
       <c r="AI43" s="106">
         <f t="shared" si="35"/>
         <v>13.012393006690218</v>
       </c>
       <c r="AJ43" s="106">
         <f t="shared" si="36"/>
         <v>8.5228759391470117</v>
       </c>
       <c r="AK43" s="106">
         <f t="shared" si="37"/>
-        <v>3.4288420554108452</v>
+        <v>3.4219533722256905</v>
       </c>
       <c r="AL43" s="106"/>
     </row>
     <row r="44" spans="1:38">
       <c r="A44" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="89">
         <v>157487</v>
       </c>
       <c r="C44" s="89">
         <v>158542</v>
       </c>
       <c r="D44" s="89">
         <v>175453</v>
       </c>
       <c r="E44" s="89">
         <v>169104</v>
       </c>
       <c r="F44" s="89">
         <v>156720</v>
       </c>
       <c r="G44" s="89">
         <v>148578</v>
       </c>
@@ -9694,51 +9722,51 @@
       <c r="K44" s="92">
         <v>230553</v>
       </c>
       <c r="L44" s="157">
         <v>238910</v>
       </c>
       <c r="M44" s="228">
         <v>236322</v>
       </c>
       <c r="N44" s="228">
         <v>201111</v>
       </c>
       <c r="O44" s="228">
         <v>171698</v>
       </c>
       <c r="P44" s="228">
         <v>182671</v>
       </c>
       <c r="Q44" s="228">
         <v>210151</v>
       </c>
       <c r="R44" s="228">
         <v>207092</v>
       </c>
       <c r="S44" s="228">
-        <v>212804</v>
+        <v>212761</v>
       </c>
       <c r="T44" s="228"/>
       <c r="U44" s="105">
         <f t="shared" si="22"/>
         <v>0.66989656289090527</v>
       </c>
       <c r="V44" s="106">
         <f t="shared" si="23"/>
         <v>10.666574157005714</v>
       </c>
       <c r="W44" s="106">
         <f t="shared" si="24"/>
         <v>-3.6186329102380697</v>
       </c>
       <c r="X44" s="106">
         <f t="shared" si="25"/>
         <v>-7.3233040022707918</v>
       </c>
       <c r="Y44" s="106">
         <f t="shared" si="26"/>
         <v>-5.1952526799387444</v>
       </c>
       <c r="Z44" s="107">
         <f t="shared" si="27"/>
         <v>11.592564175046103</v>
@@ -9763,51 +9791,51 @@
         <f t="shared" si="32"/>
         <v>-1.0832531078648864</v>
       </c>
       <c r="AF44" s="106">
         <f t="shared" si="33"/>
         <v>-14.899586157869347</v>
       </c>
       <c r="AG44" s="106">
         <f t="shared" si="34"/>
         <v>-14.62525669903685</v>
       </c>
       <c r="AH44" s="106">
         <f t="shared" si="39"/>
         <v>6.3908723456301182</v>
       </c>
       <c r="AI44" s="106">
         <f t="shared" si="35"/>
         <v>15.04343875054059</v>
       </c>
       <c r="AJ44" s="106">
         <f t="shared" si="36"/>
         <v>-1.4556200065667069</v>
       </c>
       <c r="AK44" s="106">
         <f t="shared" si="37"/>
-        <v>2.7581944256658875</v>
+        <v>2.7374307071253354</v>
       </c>
       <c r="AL44" s="106"/>
     </row>
     <row r="45" spans="1:38" ht="15" thickBot="1">
       <c r="A45" s="99" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="93">
         <v>154907</v>
       </c>
       <c r="C45" s="93">
         <v>143073</v>
       </c>
       <c r="D45" s="93">
         <v>171923</v>
       </c>
       <c r="E45" s="93">
         <v>163422</v>
       </c>
       <c r="F45" s="93">
         <v>136214</v>
       </c>
       <c r="G45" s="93">
         <v>151053</v>
       </c>
@@ -9823,51 +9851,51 @@
       <c r="K45" s="96">
         <v>210683</v>
       </c>
       <c r="L45" s="231">
         <v>216994</v>
       </c>
       <c r="M45" s="230">
         <v>222110</v>
       </c>
       <c r="N45" s="230">
         <v>189068</v>
       </c>
       <c r="O45" s="230">
         <v>170353</v>
       </c>
       <c r="P45" s="230">
         <v>175899</v>
       </c>
       <c r="Q45" s="229">
         <v>186095</v>
       </c>
       <c r="R45" s="229">
         <v>215122</v>
       </c>
       <c r="S45" s="229">
-        <v>219833</v>
+        <v>219697</v>
       </c>
       <c r="T45" s="229"/>
       <c r="U45" s="136">
         <f t="shared" si="22"/>
         <v>-7.6394223630952762</v>
       </c>
       <c r="V45" s="137">
         <f t="shared" si="23"/>
         <v>20.164531393065079</v>
       </c>
       <c r="W45" s="138">
         <f t="shared" si="24"/>
         <v>-4.9446554562216809</v>
       </c>
       <c r="X45" s="138">
         <f t="shared" si="25"/>
         <v>-16.648921197880334</v>
       </c>
       <c r="Y45" s="138">
         <f t="shared" si="26"/>
         <v>10.893887559281719</v>
       </c>
       <c r="Z45" s="139">
         <f t="shared" si="27"/>
         <v>10.279173535116813</v>
@@ -9892,206 +9920,206 @@
         <f t="shared" si="32"/>
         <v>2.3576688756371142</v>
       </c>
       <c r="AF45" s="190">
         <f t="shared" si="33"/>
         <v>-14.87641258835712</v>
       </c>
       <c r="AG45" s="190">
         <f t="shared" si="34"/>
         <v>-9.8985550172424741</v>
       </c>
       <c r="AH45" s="190">
         <f t="shared" si="39"/>
         <v>3.2555927984831499</v>
       </c>
       <c r="AI45" s="190">
         <f t="shared" si="35"/>
         <v>5.7965082234691501</v>
       </c>
       <c r="AJ45" s="190">
         <f t="shared" si="36"/>
         <v>15.59794728498885</v>
       </c>
       <c r="AK45" s="190">
         <f t="shared" si="37"/>
-        <v>2.1899201383401046</v>
+        <v>2.1267001980271658</v>
       </c>
       <c r="AL45" s="190"/>
     </row>
     <row r="46" spans="1:38" ht="15" thickBot="1">
       <c r="A46" s="84" t="str">
         <f>A26</f>
-        <v>TOTALE Gen - Mar</v>
+        <v>TOTALE Gen - Mag</v>
       </c>
       <c r="B46" s="149">
         <f>SUM(B34:B34)</f>
         <v>175742</v>
       </c>
       <c r="C46" s="81">
         <f t="shared" ref="C46:G46" si="40">SUM(C34:C34)</f>
         <v>139233</v>
       </c>
       <c r="D46" s="81">
         <f t="shared" si="40"/>
         <v>127009</v>
       </c>
       <c r="E46" s="81">
         <f t="shared" si="40"/>
         <v>144673</v>
       </c>
       <c r="F46" s="81">
         <f t="shared" si="40"/>
         <v>144681</v>
       </c>
       <c r="G46" s="81">
         <f t="shared" si="40"/>
         <v>146460</v>
       </c>
       <c r="H46" s="81">
         <f t="shared" ref="H46:J46" si="41">SUM(H34:H45)</f>
         <v>1758573</v>
       </c>
       <c r="I46" s="148">
         <f t="shared" si="41"/>
         <v>2003504</v>
       </c>
       <c r="J46" s="80">
         <f t="shared" si="41"/>
         <v>2214018</v>
       </c>
       <c r="K46" s="216">
         <f>SUM(K34:K45)</f>
         <v>2402270</v>
       </c>
       <c r="L46" s="216">
         <f>SUM(L34:L45)</f>
         <v>2542040</v>
       </c>
       <c r="M46" s="216">
-        <f>SUM(M34:M36)</f>
-        <v>663504</v>
+        <f>SUM(M34:M38)</f>
+        <v>1104948</v>
       </c>
       <c r="N46" s="216">
-        <f t="shared" ref="N46:T46" si="42">SUM(N34:N36)</f>
-        <v>535625</v>
+        <f t="shared" ref="N46:T46" si="42">SUM(N34:N38)</f>
+        <v>680471</v>
       </c>
       <c r="O46" s="216">
         <f t="shared" si="42"/>
-        <v>542660</v>
+        <v>890184</v>
       </c>
       <c r="P46" s="216">
         <f t="shared" si="42"/>
-        <v>503507</v>
+        <v>820091</v>
       </c>
       <c r="Q46" s="216">
         <f t="shared" si="42"/>
-        <v>550167</v>
+        <v>895904</v>
       </c>
       <c r="R46" s="216">
         <f t="shared" si="42"/>
-        <v>602511</v>
+        <v>994421</v>
       </c>
       <c r="S46" s="216">
         <f t="shared" si="42"/>
-        <v>633706</v>
+        <v>1037075</v>
       </c>
       <c r="T46" s="216">
         <f t="shared" si="42"/>
-        <v>663417</v>
+        <v>1086924</v>
       </c>
       <c r="U46" s="141">
         <f t="shared" ref="U46:AB46" si="43">SUM(U34:U39)</f>
         <v>-83.384915142922864</v>
       </c>
       <c r="V46" s="142">
         <f t="shared" si="43"/>
         <v>24.940740282998181</v>
       </c>
       <c r="W46" s="142">
         <f t="shared" si="43"/>
         <v>65.877569314200457</v>
       </c>
       <c r="X46" s="142">
         <f t="shared" si="43"/>
         <v>-72.73185170423308</v>
       </c>
       <c r="Y46" s="142">
         <f t="shared" si="43"/>
         <v>-8.0541232264704803</v>
       </c>
       <c r="Z46" s="143">
         <f t="shared" si="43"/>
         <v>5.107606135973997</v>
       </c>
       <c r="AA46" s="141">
         <f t="shared" si="43"/>
         <v>86.483697533531242</v>
       </c>
       <c r="AB46" s="143">
         <f t="shared" si="43"/>
         <v>73.563288911079326</v>
       </c>
       <c r="AC46" s="162">
         <f t="shared" si="30"/>
         <v>8.5027312334407394</v>
       </c>
       <c r="AD46" s="142">
         <f t="shared" si="31"/>
         <v>5.8182469081327248</v>
       </c>
       <c r="AE46" s="142">
         <f t="shared" si="32"/>
-        <v>-73.898758477443309</v>
+        <v>-56.533020723513395</v>
       </c>
       <c r="AF46" s="142">
         <f t="shared" si="33"/>
-        <v>-19.27328245195206</v>
+        <v>-38.41601595731202</v>
       </c>
       <c r="AG46" s="142">
         <f t="shared" si="34"/>
-        <v>1.313418903150525</v>
+        <v>30.818800507295681</v>
       </c>
       <c r="AH46" s="142">
         <f t="shared" si="39"/>
-        <v>-7.2150149264732981</v>
+        <v>-7.8739900964295026</v>
       </c>
       <c r="AI46" s="142">
         <f t="shared" si="35"/>
-        <v>9.267001253209985</v>
+        <v>9.2444618950823756</v>
       </c>
       <c r="AJ46" s="142">
         <f t="shared" si="36"/>
-        <v>9.5142020513771275</v>
+        <v>10.996379076329607</v>
       </c>
       <c r="AK46" s="142">
         <f>100*(S46-R46)/R46</f>
-        <v>5.1774988340461832</v>
+        <v>4.2893301730353643</v>
       </c>
       <c r="AL46" s="142">
         <f>100*(T46-S46)/S46</f>
-        <v>4.6884517426061931</v>
+        <v>4.806691897885881</v>
       </c>
     </row>
     <row r="47" spans="1:38" ht="15" thickBot="1">
       <c r="A47" s="83" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="80">
         <f>SUM(B34:B45)</f>
         <v>1919042</v>
       </c>
       <c r="C47" s="81">
         <f>SUM(C34:C45)</f>
         <v>1681691</v>
       </c>
       <c r="D47" s="81">
         <f>SUM(D34:D45)</f>
         <v>1796132</v>
       </c>
       <c r="E47" s="81">
         <f>SUM(E34:E45)</f>
         <v>1888484</v>
       </c>
       <c r="F47" s="81">
         <f t="shared" ref="F47:I47" si="44">SUM(F34:F45)</f>
         <v>1677271</v>
@@ -10124,51 +10152,51 @@
         <f t="shared" si="46"/>
         <v>2542091</v>
       </c>
       <c r="N47" s="202">
         <f t="shared" si="46"/>
         <v>2069355</v>
       </c>
       <c r="O47" s="202">
         <f t="shared" si="46"/>
         <v>2029662</v>
       </c>
       <c r="P47" s="202">
         <f t="shared" si="46"/>
         <v>1938827</v>
       </c>
       <c r="Q47" s="202">
         <f t="shared" si="46"/>
         <v>2152487</v>
       </c>
       <c r="R47" s="202">
         <f t="shared" ref="R47:S47" si="47">SUM(R34:R45)</f>
         <v>2313104</v>
       </c>
       <c r="S47" s="216">
         <f t="shared" si="47"/>
-        <v>2428175</v>
+        <v>2427980</v>
       </c>
       <c r="T47" s="216"/>
       <c r="U47" s="141">
         <f t="shared" si="22"/>
         <v>-12.368202467689608</v>
       </c>
       <c r="V47" s="142">
         <f t="shared" si="23"/>
         <v>6.8051146138024166</v>
       </c>
       <c r="W47" s="142">
         <f t="shared" si="24"/>
         <v>5.1417156422801886</v>
       </c>
       <c r="X47" s="142">
         <f t="shared" si="25"/>
         <v>-11.184262085355238</v>
       </c>
       <c r="Y47" s="142">
         <f t="shared" si="26"/>
         <v>-0.38795161902876757</v>
       </c>
       <c r="Z47" s="143">
         <f t="shared" si="27"/>
         <v>5.2556195848126963</v>
@@ -10321,150 +10349,150 @@
       <c r="E51" s="31"/>
       <c r="F51" s="31"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
       <c r="J51" s="31"/>
       <c r="K51" s="31"/>
       <c r="L51" s="31"/>
       <c r="M51" s="31"/>
       <c r="N51" s="31"/>
       <c r="O51" s="31"/>
       <c r="P51" s="31"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="31"/>
       <c r="S51" s="31"/>
       <c r="T51" s="31"/>
       <c r="U51" s="31"/>
       <c r="V51" s="31"/>
       <c r="W51" s="27"/>
       <c r="X51" s="27"/>
       <c r="Y51" s="27"/>
       <c r="Z51" s="24"/>
     </row>
     <row r="52" spans="1:38" ht="15.6" thickBot="1">
       <c r="A52" s="31"/>
-      <c r="B52" s="251">
+      <c r="B52" s="246">
         <v>2008</v>
       </c>
-      <c r="C52" s="251">
+      <c r="C52" s="246">
         <v>2009</v>
       </c>
-      <c r="D52" s="251">
+      <c r="D52" s="246">
         <v>2010</v>
       </c>
-      <c r="E52" s="251">
+      <c r="E52" s="246">
         <v>2011</v>
       </c>
-      <c r="F52" s="251">
+      <c r="F52" s="246">
         <v>2012</v>
       </c>
-      <c r="G52" s="251">
+      <c r="G52" s="246">
         <v>2013</v>
       </c>
-      <c r="H52" s="251">
+      <c r="H52" s="246">
         <v>2014</v>
       </c>
-      <c r="I52" s="251">
+      <c r="I52" s="246">
         <v>2015</v>
       </c>
-      <c r="J52" s="251">
+      <c r="J52" s="246">
         <v>2016</v>
       </c>
-      <c r="K52" s="254">
+      <c r="K52" s="249">
         <v>2017</v>
       </c>
-      <c r="L52" s="254">
+      <c r="L52" s="249">
         <v>2018</v>
       </c>
-      <c r="M52" s="254">
+      <c r="M52" s="249">
         <v>2019</v>
       </c>
-      <c r="N52" s="254">
+      <c r="N52" s="249">
         <v>2020</v>
       </c>
-      <c r="O52" s="254">
+      <c r="O52" s="249">
         <v>2021</v>
       </c>
-      <c r="P52" s="251">
+      <c r="P52" s="246">
         <v>2022</v>
       </c>
-      <c r="Q52" s="251">
+      <c r="Q52" s="246">
         <v>2023</v>
       </c>
-      <c r="R52" s="251">
+      <c r="R52" s="246">
         <v>2024</v>
       </c>
-      <c r="S52" s="251">
+      <c r="S52" s="246">
         <v>2025</v>
       </c>
-      <c r="T52" s="251">
+      <c r="T52" s="246">
         <f>T12</f>
         <v>2026</v>
       </c>
-      <c r="U52" s="247" t="s">
+      <c r="U52" s="258" t="s">
         <v>3</v>
       </c>
-      <c r="V52" s="248"/>
-[...15 lines deleted...]
-      <c r="AL52" s="258"/>
+      <c r="V52" s="259"/>
+      <c r="W52" s="259"/>
+      <c r="X52" s="259"/>
+      <c r="Y52" s="259"/>
+      <c r="Z52" s="259"/>
+      <c r="AA52" s="259"/>
+      <c r="AB52" s="259"/>
+      <c r="AC52" s="259"/>
+      <c r="AD52" s="259"/>
+      <c r="AE52" s="259"/>
+      <c r="AF52" s="260"/>
+      <c r="AG52" s="260"/>
+      <c r="AH52" s="260"/>
+      <c r="AI52" s="260"/>
+      <c r="AJ52" s="260"/>
+      <c r="AK52" s="260"/>
+      <c r="AL52" s="253"/>
     </row>
     <row r="53" spans="1:38" ht="16.2" thickTop="1" thickBot="1">
       <c r="A53" s="31"/>
-      <c r="B53" s="252"/>
-[...17 lines deleted...]
-      <c r="T53" s="257"/>
+      <c r="B53" s="247"/>
+      <c r="C53" s="247"/>
+      <c r="D53" s="247"/>
+      <c r="E53" s="247"/>
+      <c r="F53" s="247"/>
+      <c r="G53" s="247"/>
+      <c r="H53" s="247"/>
+      <c r="I53" s="247"/>
+      <c r="J53" s="247"/>
+      <c r="K53" s="250"/>
+      <c r="L53" s="250"/>
+      <c r="M53" s="250"/>
+      <c r="N53" s="250"/>
+      <c r="O53" s="250"/>
+      <c r="P53" s="252"/>
+      <c r="Q53" s="252"/>
+      <c r="R53" s="252"/>
+      <c r="S53" s="252"/>
+      <c r="T53" s="252"/>
       <c r="U53" s="223">
         <v>45513</v>
       </c>
       <c r="V53" s="223">
         <v>45545</v>
       </c>
       <c r="W53" s="223">
         <v>45576</v>
       </c>
       <c r="X53" s="223">
         <v>45608</v>
       </c>
       <c r="Y53" s="223">
         <v>45639</v>
       </c>
       <c r="Z53" s="35" t="s">
         <v>88</v>
       </c>
       <c r="AA53" s="160" t="s">
         <v>89</v>
       </c>
       <c r="AB53" s="145" t="s">
         <v>90</v>
       </c>
       <c r="AC53" s="166" t="s">
@@ -10548,51 +10576,51 @@
       <c r="M54" s="226">
         <f t="shared" si="51"/>
         <v>287807</v>
       </c>
       <c r="N54" s="226">
         <f t="shared" si="51"/>
         <v>268018</v>
       </c>
       <c r="O54" s="226">
         <f t="shared" si="51"/>
         <v>224332</v>
       </c>
       <c r="P54" s="227">
         <v>211765</v>
       </c>
       <c r="Q54" s="226">
         <v>234301</v>
       </c>
       <c r="R54" s="226">
         <v>265855</v>
       </c>
       <c r="S54" s="226">
         <v>277767</v>
       </c>
       <c r="T54" s="239">
-        <v>258878</v>
+        <v>258561</v>
       </c>
       <c r="U54" s="100">
         <f t="shared" ref="U54:U67" si="52">100*(C54-B54)/B54</f>
         <v>-19.076832650662162</v>
       </c>
       <c r="V54" s="101">
         <f t="shared" ref="V54:V67" si="53">100*(D54-C54)/C54</f>
         <v>-6.9782327439453438</v>
       </c>
       <c r="W54" s="101">
         <f t="shared" ref="W54:W67" si="54">100*(E54-D54)/D54</f>
         <v>9.7431592919922121</v>
       </c>
       <c r="X54" s="101">
         <f t="shared" ref="X54:X67" si="55">100*(F54-E54)/E54</f>
         <v>-6.4595024857922967</v>
       </c>
       <c r="Y54" s="101">
         <f t="shared" ref="Y54:Y67" si="56">100*(G54-F54)/F54</f>
         <v>8.6074769909485056</v>
       </c>
       <c r="Z54" s="102">
         <f t="shared" ref="Z54:Z67" si="57">100*(H54-G54)/G54</f>
         <v>-2.99748750317345</v>
       </c>
@@ -10620,51 +10648,51 @@
         <f t="shared" ref="AF54:AF68" si="63">100*(N54-M54)/M54</f>
         <v>-6.8757882886795665</v>
       </c>
       <c r="AG54" s="195">
         <f>100*(O54-N54)/N54</f>
         <v>-16.299651515942958</v>
       </c>
       <c r="AH54" s="195">
         <f>100*(P54-O54)/O54</f>
         <v>-5.6019649448139361</v>
       </c>
       <c r="AI54" s="195">
         <f t="shared" ref="AI54:AI68" si="64">100*(Q54-P54)/P54</f>
         <v>10.641985219464972</v>
       </c>
       <c r="AJ54" s="195">
         <f t="shared" ref="AJ54:AJ67" si="65">100*(R54-Q54)/Q54</f>
         <v>13.467292073017187</v>
       </c>
       <c r="AK54" s="195">
         <f t="shared" ref="AK54:AK67" si="66">100*(S54-R54)/R54</f>
         <v>4.4806379417351563</v>
       </c>
       <c r="AL54" s="195">
         <f t="shared" ref="AL54:AL67" si="67">100*(T54-S54)/S54</f>
-        <v>-6.8003038517894492</v>
+        <v>-6.9144282798172565</v>
       </c>
     </row>
     <row r="55" spans="1:38">
       <c r="A55" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="89">
         <v>287954</v>
       </c>
       <c r="C55" s="89">
         <v>235699</v>
       </c>
       <c r="D55" s="89">
         <f t="shared" ref="D55:N55" si="68">+D15-D35</f>
         <v>237394</v>
       </c>
       <c r="E55" s="89">
         <f t="shared" si="68"/>
         <v>244732</v>
       </c>
       <c r="F55" s="89">
         <f t="shared" si="68"/>
         <v>204450</v>
       </c>
       <c r="G55" s="89">
@@ -10983,51 +11011,53 @@
       </c>
       <c r="M57" s="228">
         <f t="shared" si="72"/>
         <v>253484</v>
       </c>
       <c r="N57" s="228">
         <f t="shared" si="72"/>
         <v>18289</v>
       </c>
       <c r="O57" s="228">
         <f>+O17-O37</f>
         <v>242396</v>
       </c>
       <c r="P57" s="228">
         <v>208643</v>
       </c>
       <c r="Q57" s="228">
         <v>214476</v>
       </c>
       <c r="R57" s="228">
         <v>256482</v>
       </c>
       <c r="S57" s="228">
         <v>265485</v>
       </c>
-      <c r="T57" s="240"/>
+      <c r="T57" s="240">
+        <v>261436</v>
+      </c>
       <c r="U57" s="105">
         <f t="shared" si="52"/>
         <v>-9.7533102290451428</v>
       </c>
       <c r="V57" s="106">
         <f t="shared" si="53"/>
         <v>2.2096553317164118</v>
       </c>
       <c r="W57" s="106">
         <f t="shared" si="54"/>
         <v>-2.9569035444907645</v>
       </c>
       <c r="X57" s="106">
         <f t="shared" si="55"/>
         <v>-18.242495820614973</v>
       </c>
       <c r="Y57" s="106">
         <f t="shared" si="56"/>
         <v>4.0681793905360655</v>
       </c>
       <c r="Z57" s="107">
         <f t="shared" si="57"/>
         <v>4.53867847524646</v>
       </c>
       <c r="AA57" s="105">
@@ -11052,51 +11082,54 @@
       </c>
       <c r="AF57" s="106">
         <f t="shared" si="63"/>
         <v>-92.784948951413114</v>
       </c>
       <c r="AG57" s="106">
         <f t="shared" si="69"/>
         <v>1225.3649734813275</v>
       </c>
       <c r="AH57" s="106">
         <f t="shared" si="70"/>
         <v>-13.924734731596232</v>
       </c>
       <c r="AI57" s="106">
         <f t="shared" si="64"/>
         <v>2.7956844945672752</v>
       </c>
       <c r="AJ57" s="106">
         <f t="shared" si="65"/>
         <v>19.585408157556092</v>
       </c>
       <c r="AK57" s="106">
         <f t="shared" si="66"/>
         <v>3.5101878494397267</v>
       </c>
-      <c r="AL57" s="106"/>
+      <c r="AL57" s="195">
+        <f>100*(T57-S57)/S57</f>
+        <v>-1.525133246699437</v>
+      </c>
     </row>
     <row r="58" spans="1:38">
       <c r="A58" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="89">
         <v>252875</v>
       </c>
       <c r="C58" s="89">
         <v>223193</v>
       </c>
       <c r="D58" s="89">
         <f t="shared" ref="D58:N58" si="73">+D18-D38</f>
         <v>237139</v>
       </c>
       <c r="E58" s="89">
         <f t="shared" si="73"/>
         <v>252959</v>
       </c>
       <c r="F58" s="89">
         <f t="shared" si="73"/>
         <v>225703</v>
       </c>
       <c r="G58" s="89">
         <f t="shared" si="73"/>
@@ -11123,51 +11156,53 @@
         <v>273062</v>
       </c>
       <c r="M58" s="228">
         <f t="shared" si="73"/>
         <v>266866</v>
       </c>
       <c r="N58" s="228">
         <f t="shared" si="73"/>
         <v>186226</v>
       </c>
       <c r="O58" s="228">
         <v>258465</v>
       </c>
       <c r="P58" s="228">
         <v>240406</v>
       </c>
       <c r="Q58" s="228">
         <v>261419</v>
       </c>
       <c r="R58" s="228">
         <v>281152</v>
       </c>
       <c r="S58" s="228">
         <v>266741</v>
       </c>
-      <c r="T58" s="240"/>
+      <c r="T58" s="240">
+        <v>259925</v>
+      </c>
       <c r="U58" s="105">
         <f t="shared" si="52"/>
         <v>-11.737815126050419</v>
       </c>
       <c r="V58" s="106">
         <f t="shared" si="53"/>
         <v>6.2484038477909252</v>
       </c>
       <c r="W58" s="106">
         <f t="shared" si="54"/>
         <v>6.6711928447028956</v>
       </c>
       <c r="X58" s="106">
         <f t="shared" si="55"/>
         <v>-10.774868654604106</v>
       </c>
       <c r="Y58" s="106">
         <f t="shared" si="56"/>
         <v>0.50243018480037926</v>
       </c>
       <c r="Z58" s="107">
         <f t="shared" si="57"/>
         <v>-6.1524354492432893</v>
       </c>
       <c r="AA58" s="105">
@@ -11192,51 +11227,54 @@
       </c>
       <c r="AF58" s="106">
         <f t="shared" si="63"/>
         <v>-30.217412484168083</v>
       </c>
       <c r="AG58" s="106">
         <f t="shared" si="69"/>
         <v>38.791038845274024</v>
       </c>
       <c r="AH58" s="106">
         <f t="shared" si="70"/>
         <v>-6.9870195190838214</v>
       </c>
       <c r="AI58" s="106">
         <f t="shared" si="64"/>
         <v>8.7406304335166336</v>
       </c>
       <c r="AJ58" s="106">
         <f t="shared" si="65"/>
         <v>7.5484184393636271</v>
       </c>
       <c r="AK58" s="106">
         <f t="shared" si="66"/>
         <v>-5.1256971318005915</v>
       </c>
-      <c r="AL58" s="106"/>
+      <c r="AL58" s="195">
+        <f>100*(T58-S58)/S58</f>
+        <v>-2.555287713549848</v>
+      </c>
     </row>
     <row r="59" spans="1:38">
       <c r="A59" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B59" s="89">
         <v>239049</v>
       </c>
       <c r="C59" s="89">
         <v>233154</v>
       </c>
       <c r="D59" s="89">
         <f t="shared" ref="D59:G65" si="74">+D19-D39</f>
         <v>231848</v>
       </c>
       <c r="E59" s="89">
         <f t="shared" si="74"/>
         <v>235090</v>
       </c>
       <c r="F59" s="89">
         <f t="shared" si="74"/>
         <v>204325</v>
       </c>
       <c r="G59" s="89">
         <f t="shared" si="74"/>
@@ -11818,51 +11856,51 @@
       </c>
       <c r="L63" s="157">
         <v>307222</v>
       </c>
       <c r="M63" s="228">
         <v>302537</v>
       </c>
       <c r="N63" s="228">
         <f t="shared" si="77"/>
         <v>304102</v>
       </c>
       <c r="O63" s="228">
         <f>+O23-O43</f>
         <v>266221</v>
       </c>
       <c r="P63" s="228">
         <v>251965</v>
       </c>
       <c r="Q63" s="228">
         <v>277789</v>
       </c>
       <c r="R63" s="228">
         <v>310500</v>
       </c>
       <c r="S63" s="228">
-        <v>312181</v>
+        <v>311822</v>
       </c>
       <c r="T63" s="240"/>
       <c r="U63" s="105">
         <f t="shared" si="52"/>
         <v>-6.3980313749615503</v>
       </c>
       <c r="V63" s="106">
         <f t="shared" si="53"/>
         <v>-5.0213604995070655</v>
       </c>
       <c r="W63" s="106">
         <f t="shared" si="54"/>
         <v>-10.081940187326747</v>
       </c>
       <c r="X63" s="106">
         <f t="shared" si="55"/>
         <v>3.2680093617445078</v>
       </c>
       <c r="Y63" s="106">
         <f t="shared" si="56"/>
         <v>4.5138919331223315</v>
       </c>
       <c r="Z63" s="107">
         <f t="shared" si="57"/>
         <v>3.8089046410670471</v>
@@ -11887,51 +11925,51 @@
         <f t="shared" si="62"/>
         <v>-1.5249558950856383</v>
       </c>
       <c r="AF63" s="106">
         <f t="shared" si="63"/>
         <v>0.51729209980927948</v>
       </c>
       <c r="AG63" s="106">
         <f t="shared" si="69"/>
         <v>-12.456675720646363</v>
       </c>
       <c r="AH63" s="106">
         <f t="shared" si="70"/>
         <v>-5.3549494592838283</v>
       </c>
       <c r="AI63" s="106">
         <f t="shared" si="64"/>
         <v>10.249042525747624</v>
       </c>
       <c r="AJ63" s="106">
         <f t="shared" si="65"/>
         <v>11.775484270435474</v>
       </c>
       <c r="AK63" s="106">
         <f t="shared" si="66"/>
-        <v>0.54138486312399359</v>
+        <v>0.42576489533011275</v>
       </c>
       <c r="AL63" s="106"/>
     </row>
     <row r="64" spans="1:38">
       <c r="A64" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="89">
         <v>227119</v>
       </c>
       <c r="C64" s="89">
         <v>244910</v>
       </c>
       <c r="D64" s="89">
         <f t="shared" si="74"/>
         <v>246955</v>
       </c>
       <c r="E64" s="89">
         <f t="shared" si="74"/>
         <v>228350</v>
       </c>
       <c r="F64" s="89">
         <f t="shared" si="74"/>
         <v>227720</v>
       </c>
@@ -11958,51 +11996,51 @@
       <c r="L64" s="157">
         <f>+L24-L44</f>
         <v>268039</v>
       </c>
       <c r="M64" s="228">
         <v>256856</v>
       </c>
       <c r="N64" s="228">
         <f t="shared" si="77"/>
         <v>244786</v>
       </c>
       <c r="O64" s="228">
         <f>+O24-O44</f>
         <v>255995</v>
       </c>
       <c r="P64" s="228">
         <v>234868</v>
       </c>
       <c r="Q64" s="228">
         <v>256303</v>
       </c>
       <c r="R64" s="228">
         <v>261794</v>
       </c>
       <c r="S64" s="228">
-        <v>257353</v>
+        <v>257089</v>
       </c>
       <c r="T64" s="240"/>
       <c r="U64" s="105">
         <f t="shared" si="52"/>
         <v>7.8333384701412037</v>
       </c>
       <c r="V64" s="106">
         <f t="shared" si="53"/>
         <v>0.83500061246988688</v>
       </c>
       <c r="W64" s="106">
         <f t="shared" si="54"/>
         <v>-7.5337612115567616</v>
       </c>
       <c r="X64" s="106">
         <f t="shared" si="55"/>
         <v>-0.27589227063717975</v>
       </c>
       <c r="Y64" s="106">
         <f t="shared" si="56"/>
         <v>-10.579220094853328</v>
       </c>
       <c r="Z64" s="107">
         <f t="shared" si="57"/>
         <v>5.5065830505478104</v>
@@ -12027,51 +12065,51 @@
         <f t="shared" si="62"/>
         <v>-4.1721540522088203</v>
       </c>
       <c r="AF64" s="106">
         <f t="shared" si="63"/>
         <v>-4.6991310306163765</v>
       </c>
       <c r="AG64" s="106">
         <f t="shared" si="69"/>
         <v>4.5791017460148868</v>
       </c>
       <c r="AH64" s="106">
         <f t="shared" si="70"/>
         <v>-8.2528955643664919</v>
       </c>
       <c r="AI64" s="106">
         <f t="shared" si="64"/>
         <v>9.1264029156802966</v>
       </c>
       <c r="AJ64" s="106">
         <f t="shared" si="65"/>
         <v>2.1423861601307825</v>
       </c>
       <c r="AK64" s="106">
         <f t="shared" si="66"/>
-        <v>-1.6963719565765449</v>
+        <v>-1.7972146038488277</v>
       </c>
       <c r="AL64" s="106"/>
     </row>
     <row r="65" spans="1:38" ht="15" thickBot="1">
       <c r="A65" s="99" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="93">
         <v>226488</v>
       </c>
       <c r="C65" s="93">
         <v>255994</v>
       </c>
       <c r="D65" s="93">
         <f t="shared" si="74"/>
         <v>246191</v>
       </c>
       <c r="E65" s="93">
         <f t="shared" si="74"/>
         <v>228540</v>
       </c>
       <c r="F65" s="93">
         <f t="shared" si="74"/>
         <v>194264</v>
       </c>
@@ -12097,51 +12135,51 @@
       </c>
       <c r="L65" s="231">
         <v>237803</v>
       </c>
       <c r="M65" s="230">
         <v>240661</v>
       </c>
       <c r="N65" s="230">
         <f t="shared" si="77"/>
         <v>229441</v>
       </c>
       <c r="O65" s="230">
         <f>+O25-O45</f>
         <v>238062</v>
       </c>
       <c r="P65" s="230">
         <v>228633</v>
       </c>
       <c r="Q65" s="229">
         <v>228352</v>
       </c>
       <c r="R65" s="229">
         <v>255587</v>
       </c>
       <c r="S65" s="229">
-        <v>263500</v>
+        <v>263130</v>
       </c>
       <c r="T65" s="241"/>
       <c r="U65" s="109">
         <f t="shared" si="52"/>
         <v>13.027621772455936</v>
       </c>
       <c r="V65" s="110">
         <f t="shared" si="53"/>
         <v>-3.8293866262490526</v>
       </c>
       <c r="W65" s="111">
         <f t="shared" si="54"/>
         <v>-7.1696365829782565</v>
       </c>
       <c r="X65" s="111">
         <f t="shared" si="55"/>
         <v>-14.997812199177387</v>
       </c>
       <c r="Y65" s="111">
         <f t="shared" si="56"/>
         <v>4.5360952106411894</v>
       </c>
       <c r="Z65" s="233">
         <f t="shared" si="57"/>
         <v>8.3879926726939669</v>
@@ -12166,206 +12204,206 @@
         <f t="shared" si="62"/>
         <v>1.2018351324415588</v>
       </c>
       <c r="AF65" s="190">
         <f t="shared" si="63"/>
         <v>-4.662159635337674</v>
       </c>
       <c r="AG65" s="190">
         <f t="shared" si="69"/>
         <v>3.7573929681268825</v>
       </c>
       <c r="AH65" s="190">
         <f t="shared" si="70"/>
         <v>-3.9607329183153968</v>
       </c>
       <c r="AI65" s="190">
         <f t="shared" si="64"/>
         <v>-0.1229043926292355</v>
       </c>
       <c r="AJ65" s="190">
         <f t="shared" si="65"/>
         <v>11.926762191704036</v>
       </c>
       <c r="AK65" s="190">
         <f t="shared" si="66"/>
-        <v>3.096010360464343</v>
+        <v>2.9512455641327611</v>
       </c>
       <c r="AL65" s="190"/>
     </row>
     <row r="66" spans="1:38" ht="15" thickBot="1">
       <c r="A66" s="84" t="str">
         <f>A26</f>
-        <v>TOTALE Gen - Mar</v>
+        <v>TOTALE Gen - Mag</v>
       </c>
       <c r="B66" s="149">
         <f>SUM(B54:B54)</f>
         <v>272215</v>
       </c>
       <c r="C66" s="81">
         <f t="shared" ref="C66:E66" si="80">SUM(C54:C54)</f>
         <v>220285</v>
       </c>
       <c r="D66" s="81">
         <f t="shared" si="80"/>
         <v>204913</v>
       </c>
       <c r="E66" s="81">
         <f t="shared" si="80"/>
         <v>224878</v>
       </c>
       <c r="F66" s="81">
         <f t="shared" ref="F66:G66" si="81">SUM(F54:F63)</f>
         <v>2078019</v>
       </c>
       <c r="G66" s="81">
         <f t="shared" si="81"/>
         <v>2103266</v>
       </c>
       <c r="H66" s="81">
         <f t="shared" ref="H66:J66" si="82">SUM(H54:H65)</f>
         <v>2557806</v>
       </c>
       <c r="I66" s="148">
         <f t="shared" si="82"/>
         <v>2707680</v>
       </c>
       <c r="J66" s="216">
         <f t="shared" si="82"/>
         <v>2818440</v>
       </c>
       <c r="K66" s="216">
         <f>SUM(K54:K65)</f>
         <v>2950705</v>
       </c>
       <c r="L66" s="216">
         <f>SUM(L54:L65)</f>
         <v>3087957</v>
       </c>
       <c r="M66" s="216">
-        <f>SUM(M54:M56)</f>
-        <v>823005</v>
+        <f>SUM(M54:M58)</f>
+        <v>1343355</v>
       </c>
       <c r="N66" s="216">
-        <f t="shared" ref="N66:T66" si="83">SUM(N54:N56)</f>
-        <v>640498</v>
+        <f t="shared" ref="N66:T66" si="83">SUM(N54:N58)</f>
+        <v>845013</v>
       </c>
       <c r="O66" s="216">
         <f t="shared" si="83"/>
-        <v>771435</v>
+        <v>1272296</v>
       </c>
       <c r="P66" s="216">
         <f t="shared" si="83"/>
-        <v>707183</v>
+        <v>1156232</v>
       </c>
       <c r="Q66" s="216">
         <f t="shared" si="83"/>
-        <v>750849</v>
+        <v>1226744</v>
       </c>
       <c r="R66" s="216">
         <f t="shared" si="83"/>
-        <v>813955</v>
+        <v>1351589</v>
       </c>
       <c r="S66" s="216">
         <f t="shared" si="83"/>
-        <v>843650</v>
+        <v>1375876</v>
       </c>
       <c r="T66" s="216">
         <f t="shared" si="83"/>
-        <v>840174</v>
+        <v>1361218</v>
       </c>
       <c r="U66" s="80">
         <f t="shared" ref="U66:AB66" si="84">SUM(U54:U59)</f>
         <v>-57.578575022538935</v>
       </c>
       <c r="V66" s="80">
         <f t="shared" si="84"/>
         <v>1.9571568701089885</v>
       </c>
       <c r="W66" s="80">
         <f t="shared" si="84"/>
         <v>19.479963864025123</v>
       </c>
       <c r="X66" s="80">
         <f t="shared" si="84"/>
         <v>-76.840701488075055</v>
       </c>
       <c r="Y66" s="80">
         <f t="shared" si="84"/>
         <v>7.5135326559706783</v>
       </c>
       <c r="Z66" s="80">
         <f t="shared" si="84"/>
         <v>-6.6954735732356232</v>
       </c>
       <c r="AA66" s="80">
         <f t="shared" si="84"/>
         <v>37.657260251248786</v>
       </c>
       <c r="AB66" s="80">
         <f t="shared" si="84"/>
         <v>37.446589836788121</v>
       </c>
       <c r="AC66" s="142">
         <f t="shared" si="60"/>
         <v>4.6928442684605667</v>
       </c>
       <c r="AD66" s="142">
         <f t="shared" si="61"/>
         <v>4.6514985401793805</v>
       </c>
       <c r="AE66" s="142">
         <f t="shared" si="62"/>
-        <v>-73.347912551891099</v>
+        <v>-56.496965469402589</v>
       </c>
       <c r="AF66" s="142">
         <f t="shared" si="63"/>
-        <v>-22.175685445410416</v>
+        <v>-37.09682101901582</v>
       </c>
       <c r="AG66" s="142">
         <f t="shared" si="69"/>
-        <v>20.442999041370932</v>
+        <v>50.565257575918949</v>
       </c>
       <c r="AH66" s="142">
         <f t="shared" si="70"/>
-        <v>-8.3288935555166663</v>
+        <v>-9.1224054779705348</v>
       </c>
       <c r="AI66" s="142">
         <f t="shared" si="64"/>
-        <v>6.1746393790574716</v>
+        <v>6.0984300728573508</v>
       </c>
       <c r="AJ66" s="142">
         <f t="shared" si="65"/>
-        <v>8.404619304280887</v>
+        <v>10.176939932047762</v>
       </c>
       <c r="AK66" s="142">
         <f t="shared" si="66"/>
-        <v>3.6482360818472768</v>
+        <v>1.7969219932982585</v>
       </c>
       <c r="AL66" s="142">
         <f>100*(T66-S66)/S66</f>
-        <v>-0.41201920227582528</v>
+        <v>-1.065357633972829</v>
       </c>
     </row>
     <row r="67" spans="1:38" ht="15" thickBot="1">
       <c r="A67" s="83" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="80">
         <f>SUM(B54:B65)</f>
         <v>2967723</v>
       </c>
       <c r="C67" s="81">
         <f>SUM(C54:C65)</f>
         <v>2824381</v>
       </c>
       <c r="D67" s="81">
         <f>SUM(D54:D65)</f>
         <v>2802829</v>
       </c>
       <c r="E67" s="81">
         <f>SUM(E54:E65)</f>
         <v>2792216</v>
       </c>
       <c r="F67" s="81">
         <f>SUM(F54:F65)</f>
         <v>2500003</v>
@@ -12398,51 +12436,51 @@
         <f t="shared" si="86"/>
         <v>3102709</v>
       </c>
       <c r="N67" s="165">
         <f t="shared" si="86"/>
         <v>2677640</v>
       </c>
       <c r="O67" s="165">
         <f t="shared" si="86"/>
         <v>3033816</v>
       </c>
       <c r="P67" s="165">
         <f t="shared" si="86"/>
         <v>2726307</v>
       </c>
       <c r="Q67" s="165">
         <f t="shared" si="86"/>
         <v>2906421</v>
       </c>
       <c r="R67" s="165">
         <f t="shared" ref="R67" si="87">SUM(R54:R65)</f>
         <v>3154828</v>
       </c>
       <c r="S67" s="165">
         <f>SUM(S54:S65)</f>
-        <v>3220786</v>
+        <v>3219793</v>
       </c>
       <c r="T67" s="148"/>
       <c r="U67" s="141">
         <f t="shared" si="52"/>
         <v>-4.8300329916235443</v>
       </c>
       <c r="V67" s="142">
         <f t="shared" si="53"/>
         <v>-0.76306985495228863</v>
       </c>
       <c r="W67" s="142">
         <f t="shared" si="54"/>
         <v>-0.37865313938167472</v>
       </c>
       <c r="X67" s="142">
         <f t="shared" si="55"/>
         <v>-10.465272027665481</v>
       </c>
       <c r="Y67" s="142">
         <f t="shared" si="56"/>
         <v>0.39871952153657414</v>
       </c>
       <c r="Z67" s="142">
         <f t="shared" si="57"/>
         <v>1.9057989116208913</v>
@@ -12467,51 +12505,51 @@
         <f t="shared" si="62"/>
         <v>0.47772685953852334</v>
       </c>
       <c r="AF67" s="200">
         <f t="shared" si="63"/>
         <v>-13.69993125362385</v>
       </c>
       <c r="AG67" s="200">
         <f t="shared" si="69"/>
         <v>13.301862834436294</v>
       </c>
       <c r="AH67" s="200">
         <f t="shared" si="70"/>
         <v>-10.136046484031992</v>
       </c>
       <c r="AI67" s="200">
         <f t="shared" si="64"/>
         <v>6.6065193685083887</v>
       </c>
       <c r="AJ67" s="200">
         <f t="shared" si="65"/>
         <v>8.5468347496801051</v>
       </c>
       <c r="AK67" s="200">
         <f t="shared" si="66"/>
-        <v>2.0907003487987299</v>
+        <v>2.0592247818264577</v>
       </c>
       <c r="AL67" s="200">
         <f t="shared" si="67"/>
         <v>-100</v>
       </c>
     </row>
     <row r="68" spans="1:38" ht="15.6" thickBot="1">
       <c r="A68" s="154" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="151">
         <v>2161359</v>
       </c>
       <c r="C68" s="114">
         <v>2159924</v>
       </c>
       <c r="D68" s="114">
         <v>1962042</v>
       </c>
       <c r="E68" s="114">
         <v>1749469</v>
       </c>
       <c r="F68" s="115">
         <v>1403263</v>
       </c>
@@ -12534,51 +12572,51 @@
         <v>1911056</v>
       </c>
       <c r="M68" s="205">
         <v>1917122</v>
       </c>
       <c r="N68" s="205">
         <v>1381846</v>
       </c>
       <c r="O68" s="205">
         <v>1458317</v>
       </c>
       <c r="P68" s="205">
         <v>1316926</v>
       </c>
       <c r="Q68" s="205">
         <v>1565331</v>
       </c>
       <c r="R68" s="205">
         <v>1559229</v>
       </c>
       <c r="S68" s="205">
         <v>1524668</v>
       </c>
       <c r="T68" s="205">
         <f>GETPIVOTDATA("Immatricolazioni",'[1]Trend quote segmenti'!$I$3)</f>
-        <v>484577</v>
+        <v>789802</v>
       </c>
       <c r="U68" s="242">
         <f>100*(C68-B68)/B68</f>
         <v>-6.6393412663051349E-2</v>
       </c>
       <c r="V68" s="206">
         <f>100*(D68-C68)/C68</f>
         <v>-9.161526053694482</v>
       </c>
       <c r="W68" s="206">
         <f>100*(E68-D68)/D68</f>
         <v>-10.834273680176061</v>
       </c>
       <c r="X68" s="206">
         <f>100*(F68-E68)/E68</f>
         <v>-19.789204610084546</v>
       </c>
       <c r="Y68" s="206">
         <f>(G68-F68)/F68*100</f>
         <v>-7.0137244408211439</v>
       </c>
       <c r="Z68" s="206">
         <f>100*(H68-G68)/G68</f>
         <v>4.2867259024464266</v>
       </c>
@@ -12680,55 +12718,55 @@
         <f t="shared" ref="M69" si="90">M67/M68</f>
         <v>1.6184202153018952</v>
       </c>
       <c r="N69" s="120">
         <f>N67/N68</f>
         <v>1.9377267799740348</v>
       </c>
       <c r="O69" s="120">
         <f>O67/O68</f>
         <v>2.0803542713964109</v>
       </c>
       <c r="P69" s="120">
         <f>P67/P68</f>
         <v>2.0702051595913513</v>
       </c>
       <c r="Q69" s="120">
         <f t="shared" ref="Q69:AC69" si="91">Q67/Q68</f>
         <v>1.8567453145692507</v>
       </c>
       <c r="R69" s="120">
         <f>R67/R68</f>
         <v>2.0233256308085599</v>
       </c>
       <c r="S69" s="120">
         <f>S67/S68</f>
-        <v>2.1124507105809265</v>
+        <v>2.1117994212510527</v>
       </c>
       <c r="T69" s="225">
         <f>T66/T68</f>
-        <v>1.7338297112739565</v>
+        <v>1.7234927234927235</v>
       </c>
       <c r="U69" s="221">
         <f t="shared" si="91"/>
         <v>72.748677886707128</v>
       </c>
       <c r="V69" s="120">
         <f t="shared" si="91"/>
         <v>8.3290693109427189E-2</v>
       </c>
       <c r="W69" s="120">
         <f t="shared" si="91"/>
         <v>3.4949563815663318E-2</v>
       </c>
       <c r="X69" s="120">
         <f t="shared" si="91"/>
         <v>0.52883742595356231</v>
       </c>
       <c r="Y69" s="120">
         <f t="shared" si="91"/>
         <v>-5.6848472576988406E-2</v>
       </c>
       <c r="Z69" s="120">
         <f t="shared" si="91"/>
         <v>0.44458147196517867</v>
       </c>
@@ -12806,55 +12844,55 @@
         <f>M67/M27</f>
         <v>0.54965791524943308</v>
       </c>
       <c r="N70" s="180">
         <f t="shared" ref="N70:S70" si="96">N67/N27</f>
         <v>0.56407053304248267</v>
       </c>
       <c r="O70" s="180">
         <f t="shared" si="96"/>
         <v>0.59915654812759134</v>
       </c>
       <c r="P70" s="180">
         <f t="shared" si="96"/>
         <v>0.57454794743415039</v>
       </c>
       <c r="Q70" s="180">
         <f t="shared" si="96"/>
         <v>0.57286288642440664</v>
       </c>
       <c r="R70" s="180">
         <f t="shared" si="96"/>
         <v>0.57696913568054609</v>
       </c>
       <c r="S70" s="180">
         <f t="shared" si="96"/>
-        <v>0.57015546752756829</v>
-[...1 lines deleted...]
-      <c r="T70" s="265">
+        <v>0.57009957730241634</v>
+      </c>
+      <c r="T70" s="245">
         <f>T66/T26</f>
-        <v>0.55877828478622182</v>
+        <v>0.55594886416313283</v>
       </c>
       <c r="U70" s="27"/>
       <c r="V70" s="27"/>
       <c r="W70" s="27"/>
       <c r="X70" s="30"/>
       <c r="Y70" s="30"/>
       <c r="Z70" s="24"/>
     </row>
     <row r="71" spans="1:38">
       <c r="A71" s="24"/>
       <c r="B71" s="24"/>
       <c r="C71" s="24"/>
       <c r="D71" s="24"/>
       <c r="E71" s="24"/>
       <c r="F71" s="24"/>
       <c r="G71" s="24"/>
       <c r="H71" s="24"/>
       <c r="I71" s="24"/>
       <c r="J71" s="24"/>
       <c r="K71" s="24"/>
       <c r="L71" s="24"/>
       <c r="M71" s="24"/>
       <c r="N71" s="24"/>
       <c r="O71" s="24"/>
       <c r="P71" s="24"/>
@@ -12921,51 +12959,51 @@
     <mergeCell ref="O32:O33"/>
     <mergeCell ref="N52:N53"/>
     <mergeCell ref="J52:J53"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="K52:K53"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="H52:H53"/>
     <mergeCell ref="I52:I53"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="49" max="21" man="1"/>
   </rowBreaks>
   <ignoredErrors>
-    <ignoredError sqref="B67:G67 B47:G47 U47:AG47 K65:Q65 B27:R27 H47:R47 H26:K26 U24:AF26 S27 L67:R67 L24:R25 L26 S47 S67 H46:L46 L66 M26:T26 M46:T46 P66:S66" formulaRange="1"/>
+    <ignoredError sqref="B67:G67 B47:G47 U47:AG47 K65:Q65 B27:R27 H47:R47 H26:K26 U24:AF26 S27 L67:R67 L24:R25 L26 S47 S67 H46:L46 L66 M26:T26 M46:T46 O66:S66" formulaRange="1"/>
     <ignoredError sqref="T69" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N35"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="2.109375" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" customWidth="1"/>
     <col min="3" max="13" width="10.44140625" style="4" customWidth="1"/>
     <col min="14" max="14" width="10.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14">
       <c r="B1" s="24"/>
@@ -13021,152 +13059,152 @@
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
       <c r="M4" s="25"/>
       <c r="N4" s="24"/>
     </row>
     <row r="5" spans="2:14">
       <c r="B5" s="24"/>
       <c r="C5" s="25"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="24"/>
     </row>
     <row r="6" spans="2:14" s="68" customFormat="1" ht="16.2">
-      <c r="B6" s="256" t="s">
+      <c r="B6" s="251" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="256"/>
-[...8 lines deleted...]
-      <c r="L6" s="256"/>
+      <c r="C6" s="251"/>
+      <c r="D6" s="251"/>
+      <c r="E6" s="251"/>
+      <c r="F6" s="251"/>
+      <c r="G6" s="251"/>
+      <c r="H6" s="251"/>
+      <c r="I6" s="251"/>
+      <c r="J6" s="251"/>
+      <c r="K6" s="251"/>
+      <c r="L6" s="251"/>
       <c r="M6" s="67"/>
       <c r="N6" s="36"/>
     </row>
     <row r="7" spans="2:14" s="68" customFormat="1" ht="16.2">
       <c r="B7" s="69" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="67"/>
       <c r="M7" s="67"/>
       <c r="N7" s="36"/>
     </row>
     <row r="8" spans="2:14" s="68" customFormat="1" ht="16.2">
       <c r="B8" s="69"/>
       <c r="C8" s="66"/>
       <c r="D8" s="66"/>
       <c r="E8" s="66"/>
       <c r="F8" s="66"/>
       <c r="G8" s="66"/>
       <c r="H8" s="66"/>
       <c r="I8" s="66"/>
       <c r="J8" s="66"/>
       <c r="K8" s="66"/>
       <c r="L8" s="67"/>
       <c r="M8" s="67"/>
       <c r="N8" s="36"/>
     </row>
     <row r="9" spans="2:14" ht="18">
-      <c r="B9" s="264" t="s">
+      <c r="B9" s="263" t="s">
         <v>85</v>
       </c>
-      <c r="C9" s="264"/>
-[...10 lines deleted...]
-      <c r="N9" s="264"/>
+      <c r="C9" s="263"/>
+      <c r="D9" s="263"/>
+      <c r="E9" s="263"/>
+      <c r="F9" s="263"/>
+      <c r="G9" s="263"/>
+      <c r="H9" s="263"/>
+      <c r="I9" s="263"/>
+      <c r="J9" s="263"/>
+      <c r="K9" s="263"/>
+      <c r="L9" s="263"/>
+      <c r="M9" s="263"/>
+      <c r="N9" s="263"/>
     </row>
     <row r="10" spans="2:14" ht="15" thickBot="1">
       <c r="B10" s="27"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="24"/>
     </row>
     <row r="11" spans="2:14" ht="14.4" customHeight="1" thickBot="1">
       <c r="B11" s="172" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="247" t="s">
+      <c r="C11" s="258" t="s">
         <v>31</v>
       </c>
-      <c r="D11" s="248"/>
-[...2 lines deleted...]
-      <c r="G11" s="247" t="s">
+      <c r="D11" s="259"/>
+      <c r="E11" s="259"/>
+      <c r="F11" s="261"/>
+      <c r="G11" s="258" t="s">
         <v>32</v>
       </c>
-      <c r="H11" s="248"/>
-[...2 lines deleted...]
-      <c r="K11" s="247" t="s">
+      <c r="H11" s="259"/>
+      <c r="I11" s="259"/>
+      <c r="J11" s="261"/>
+      <c r="K11" s="258" t="s">
         <v>33</v>
       </c>
-      <c r="L11" s="248"/>
-[...1 lines deleted...]
-      <c r="N11" s="249"/>
+      <c r="L11" s="259"/>
+      <c r="M11" s="259"/>
+      <c r="N11" s="261"/>
     </row>
     <row r="12" spans="2:14" ht="15" thickBot="1">
       <c r="B12" s="172" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="145" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="145" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="145" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="145" t="s">
         <v>38</v>
       </c>
       <c r="G12" s="145" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="145" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="145" t="s">
         <v>37</v>
@@ -14812,51 +14850,53 @@
       <c r="V26" s="181"/>
       <c r="W26" s="181"/>
       <c r="X26" s="181"/>
       <c r="Y26" s="181"/>
       <c r="Z26" s="181"/>
       <c r="AA26" s="181"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AU70"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M24" sqref="M24:S24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="16.88671875" style="28" customWidth="1"/>
     <col min="2" max="7" width="9.33203125" style="28" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="10.109375" style="28" hidden="1" customWidth="1"/>
     <col min="9" max="10" width="10.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="1.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" style="28" hidden="1" customWidth="1"/>
     <col min="13" max="20" width="10.6640625" style="28" customWidth="1"/>
     <col min="21" max="26" width="6.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="28" hidden="1" customWidth="1"/>
     <col min="29" max="31" width="6.88671875" style="28" hidden="1" customWidth="1"/>
     <col min="32" max="33" width="6.88671875" style="28" customWidth="1"/>
     <col min="34" max="34" width="8.109375" style="28" customWidth="1"/>
     <col min="35" max="36" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="37" max="38" width="6.6640625" style="28" customWidth="1"/>
     <col min="39" max="39" width="9.109375" style="1"/>
     <col min="40" max="40" width="10.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="11.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="11.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="10.5546875" style="53" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.88671875" style="53"/>
     <col min="45" max="45" width="9.109375" style="53" customWidth="1"/>
@@ -15104,151 +15144,151 @@
       <c r="E9" s="51"/>
       <c r="F9" s="51"/>
       <c r="G9" s="51"/>
       <c r="H9" s="51"/>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
       <c r="M9" s="51"/>
       <c r="N9" s="51"/>
       <c r="O9" s="51"/>
       <c r="P9" s="51"/>
       <c r="Q9" s="51"/>
       <c r="R9" s="51"/>
       <c r="S9" s="51"/>
       <c r="T9" s="51"/>
       <c r="U9" s="51"/>
       <c r="V9" s="51"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
     </row>
     <row r="10" spans="1:47" ht="15.6" thickBot="1">
       <c r="A10" s="31"/>
-      <c r="B10" s="245">
+      <c r="B10" s="264">
         <v>2008</v>
       </c>
-      <c r="C10" s="245">
+      <c r="C10" s="264">
         <v>2009</v>
       </c>
-      <c r="D10" s="245">
+      <c r="D10" s="264">
         <v>2010</v>
       </c>
-      <c r="E10" s="245">
+      <c r="E10" s="264">
         <v>2011</v>
       </c>
-      <c r="F10" s="245">
+      <c r="F10" s="264">
         <v>2012</v>
       </c>
-      <c r="G10" s="245">
+      <c r="G10" s="264">
         <v>2013</v>
       </c>
-      <c r="H10" s="245">
+      <c r="H10" s="264">
         <v>2014</v>
       </c>
-      <c r="I10" s="245">
+      <c r="I10" s="264">
         <v>2015</v>
       </c>
-      <c r="J10" s="245">
+      <c r="J10" s="264">
         <v>2016</v>
       </c>
-      <c r="K10" s="245">
+      <c r="K10" s="264">
         <v>2017</v>
       </c>
-      <c r="L10" s="245">
+      <c r="L10" s="264">
         <v>2018</v>
       </c>
-      <c r="M10" s="245">
+      <c r="M10" s="264">
         <v>2019</v>
       </c>
-      <c r="N10" s="245">
+      <c r="N10" s="264">
         <v>2020</v>
       </c>
-      <c r="O10" s="245">
+      <c r="O10" s="264">
         <v>2021</v>
       </c>
-      <c r="P10" s="245">
+      <c r="P10" s="264">
         <v>2022</v>
       </c>
-      <c r="Q10" s="245">
+      <c r="Q10" s="264">
         <v>2023</v>
       </c>
-      <c r="R10" s="245">
+      <c r="R10" s="264">
         <v>2024</v>
       </c>
-      <c r="S10" s="245">
+      <c r="S10" s="264">
         <v>2025</v>
       </c>
-      <c r="T10" s="245">
+      <c r="T10" s="264">
         <f>Auto_Usato_2018_2026!T12</f>
         <v>2026</v>
       </c>
-      <c r="U10" s="247" t="s">
+      <c r="U10" s="258" t="s">
         <v>3</v>
       </c>
-      <c r="V10" s="248"/>
-[...15 lines deleted...]
-      <c r="AL10" s="249"/>
+      <c r="V10" s="259"/>
+      <c r="W10" s="259"/>
+      <c r="X10" s="259"/>
+      <c r="Y10" s="259"/>
+      <c r="Z10" s="259"/>
+      <c r="AA10" s="259"/>
+      <c r="AB10" s="259"/>
+      <c r="AC10" s="259"/>
+      <c r="AD10" s="259"/>
+      <c r="AE10" s="259"/>
+      <c r="AF10" s="259"/>
+      <c r="AG10" s="259"/>
+      <c r="AH10" s="259"/>
+      <c r="AI10" s="259"/>
+      <c r="AJ10" s="259"/>
+      <c r="AK10" s="259"/>
+      <c r="AL10" s="261"/>
       <c r="AM10" s="3"/>
     </row>
     <row r="11" spans="1:47" ht="29.4" thickBot="1">
       <c r="A11" s="31"/>
-      <c r="B11" s="246"/>
-[...17 lines deleted...]
-      <c r="T11" s="246"/>
+      <c r="B11" s="265"/>
+      <c r="C11" s="265"/>
+      <c r="D11" s="265"/>
+      <c r="E11" s="265"/>
+      <c r="F11" s="265"/>
+      <c r="G11" s="265"/>
+      <c r="H11" s="265"/>
+      <c r="I11" s="265"/>
+      <c r="J11" s="265"/>
+      <c r="K11" s="265"/>
+      <c r="L11" s="265"/>
+      <c r="M11" s="265"/>
+      <c r="N11" s="265"/>
+      <c r="O11" s="265"/>
+      <c r="P11" s="265"/>
+      <c r="Q11" s="265"/>
+      <c r="R11" s="265"/>
+      <c r="S11" s="265"/>
+      <c r="T11" s="265"/>
       <c r="U11" s="76" t="s">
         <v>4</v>
       </c>
       <c r="V11" s="76" t="s">
         <v>5</v>
       </c>
       <c r="W11" s="76" t="s">
         <v>6</v>
       </c>
       <c r="X11" s="76" t="s">
         <v>7</v>
       </c>
       <c r="Y11" s="76" t="s">
         <v>8</v>
       </c>
       <c r="Z11" s="76" t="s">
         <v>9</v>
       </c>
       <c r="AA11" s="76" t="s">
         <v>10</v>
       </c>
       <c r="AB11" s="76" t="s">
         <v>66</v>
       </c>
       <c r="AC11" s="56" t="s">
@@ -15735,51 +15775,53 @@
       </c>
       <c r="L15" s="157">
         <v>109918</v>
       </c>
       <c r="M15" s="228">
         <v>129530</v>
       </c>
       <c r="N15" s="228">
         <v>17962</v>
       </c>
       <c r="O15" s="228">
         <v>134919</v>
       </c>
       <c r="P15" s="228">
         <v>77484</v>
       </c>
       <c r="Q15" s="228">
         <v>68371</v>
       </c>
       <c r="R15" s="228">
         <v>90490</v>
       </c>
       <c r="S15" s="228">
         <v>92860</v>
       </c>
-      <c r="T15" s="228"/>
+      <c r="T15" s="228">
+        <v>96270</v>
+      </c>
       <c r="U15" s="105">
         <f t="shared" si="0"/>
         <v>5.719568380213385</v>
       </c>
       <c r="V15" s="106">
         <f t="shared" si="1"/>
         <v>-12.031881647983028</v>
       </c>
       <c r="W15" s="106">
         <f t="shared" si="2"/>
         <v>-22.242067113393997</v>
       </c>
       <c r="X15" s="106">
         <f t="shared" si="3"/>
         <v>-4.6793528376226003</v>
       </c>
       <c r="Y15" s="106">
         <f t="shared" si="4"/>
         <v>7.2308017026066764</v>
       </c>
       <c r="Z15" s="107">
         <f t="shared" si="5"/>
         <v>-9.1683752973017292</v>
       </c>
       <c r="AA15" s="106">
@@ -15804,51 +15846,54 @@
       </c>
       <c r="AF15" s="106">
         <f t="shared" si="10"/>
         <v>-86.132942175557787</v>
       </c>
       <c r="AG15" s="106">
         <f t="shared" si="11"/>
         <v>651.13573098764061</v>
       </c>
       <c r="AH15" s="108">
         <f t="shared" si="16"/>
         <v>-42.56998643630623</v>
       </c>
       <c r="AI15" s="106">
         <f t="shared" si="12"/>
         <v>-11.76113778328429</v>
       </c>
       <c r="AJ15" s="106">
         <f t="shared" si="13"/>
         <v>32.351435550160154</v>
       </c>
       <c r="AK15" s="106">
         <f t="shared" si="14"/>
         <v>2.6190739308210853</v>
       </c>
-      <c r="AL15" s="106"/>
+      <c r="AL15" s="195">
+        <f>(T15-S15)/S15*100</f>
+        <v>3.672194701701486</v>
+      </c>
       <c r="AM15" s="5"/>
       <c r="AO15" s="1"/>
       <c r="AP15" s="53"/>
       <c r="AU15" s="28"/>
     </row>
     <row r="16" spans="1:47">
       <c r="A16" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="133">
         <v>161942</v>
       </c>
       <c r="C16" s="89">
         <v>183460</v>
       </c>
       <c r="D16" s="89">
         <v>131931</v>
       </c>
       <c r="E16" s="89">
         <v>132135</v>
       </c>
       <c r="F16" s="89">
         <v>143539</v>
       </c>
       <c r="G16" s="89">
@@ -15868,51 +15913,53 @@
       </c>
       <c r="L16" s="157">
         <v>139198</v>
       </c>
       <c r="M16" s="228">
         <v>139381</v>
       </c>
       <c r="N16" s="228">
         <v>60403</v>
       </c>
       <c r="O16" s="228">
         <v>129175</v>
       </c>
       <c r="P16" s="228">
         <v>89636</v>
       </c>
       <c r="Q16" s="228">
         <v>90862</v>
       </c>
       <c r="R16" s="228">
         <v>101346</v>
       </c>
       <c r="S16" s="228">
         <v>96506</v>
       </c>
-      <c r="T16" s="228"/>
+      <c r="T16" s="228">
+        <v>107051</v>
+      </c>
       <c r="U16" s="105">
         <f t="shared" si="0"/>
         <v>13.287473292907336</v>
       </c>
       <c r="V16" s="106">
         <f t="shared" si="1"/>
         <v>-28.087321486972638</v>
       </c>
       <c r="W16" s="106">
         <f t="shared" si="2"/>
         <v>0.15462628192009459</v>
       </c>
       <c r="X16" s="106">
         <f t="shared" si="3"/>
         <v>8.6305672229159569</v>
       </c>
       <c r="Y16" s="106">
         <f t="shared" si="4"/>
         <v>-3.4750137593267336</v>
       </c>
       <c r="Z16" s="107">
         <f t="shared" si="5"/>
         <v>-16.251777323873519</v>
       </c>
       <c r="AA16" s="106">
@@ -15937,51 +15984,54 @@
       </c>
       <c r="AF16" s="106">
         <f t="shared" si="10"/>
         <v>-56.663390275575573</v>
       </c>
       <c r="AG16" s="106">
         <f t="shared" si="11"/>
         <v>113.85527208913464</v>
       </c>
       <c r="AH16" s="108">
         <f t="shared" si="16"/>
         <v>-30.60886394426166</v>
       </c>
       <c r="AI16" s="106">
         <f t="shared" si="12"/>
         <v>1.3677540273997055</v>
       </c>
       <c r="AJ16" s="106">
         <f t="shared" si="13"/>
         <v>11.538376879223437</v>
       </c>
       <c r="AK16" s="106">
         <f t="shared" si="14"/>
         <v>-4.7757188246206068</v>
       </c>
-      <c r="AL16" s="106"/>
+      <c r="AL16" s="195">
+        <f>(T16-S16)/S16*100</f>
+        <v>10.926781754502311</v>
+      </c>
       <c r="AM16" s="5"/>
       <c r="AO16" s="1"/>
       <c r="AP16" s="53"/>
       <c r="AU16" s="28"/>
     </row>
     <row r="17" spans="1:47">
       <c r="A17" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="133">
         <v>133712</v>
       </c>
       <c r="C17" s="89">
         <v>174078</v>
       </c>
       <c r="D17" s="89">
         <v>118849</v>
       </c>
       <c r="E17" s="89">
         <v>111227</v>
       </c>
       <c r="F17" s="89">
         <v>113544</v>
       </c>
       <c r="G17" s="89">
@@ -16531,51 +16581,51 @@
       <c r="K21" s="92">
         <v>122514</v>
       </c>
       <c r="L21" s="157">
         <v>138807</v>
       </c>
       <c r="M21" s="228">
         <v>138493</v>
       </c>
       <c r="N21" s="228">
         <v>146841</v>
       </c>
       <c r="O21" s="228">
         <v>115120</v>
       </c>
       <c r="P21" s="228">
         <v>89029</v>
       </c>
       <c r="Q21" s="228">
         <v>87659</v>
       </c>
       <c r="R21" s="228">
         <v>119279</v>
       </c>
       <c r="S21" s="228">
-        <v>107310</v>
+        <v>107156</v>
       </c>
       <c r="T21" s="228"/>
       <c r="U21" s="105">
         <f t="shared" si="0"/>
         <v>15.952969195918341</v>
       </c>
       <c r="V21" s="106">
         <f t="shared" si="1"/>
         <v>-32.010246300766703</v>
       </c>
       <c r="W21" s="106">
         <f t="shared" si="2"/>
         <v>-4.1070203918640891</v>
       </c>
       <c r="X21" s="106">
         <f t="shared" si="3"/>
         <v>22.510003440097044</v>
       </c>
       <c r="Y21" s="106">
         <f t="shared" si="4"/>
         <v>-9.8487367635431209</v>
       </c>
       <c r="Z21" s="107">
         <f t="shared" si="5"/>
         <v>-9.2222067393995033</v>
@@ -16600,51 +16650,51 @@
         <f t="shared" si="15"/>
         <v>-0.22621337540613945</v>
       </c>
       <c r="AF21" s="106">
         <f t="shared" si="10"/>
         <v>6.02774147429834</v>
       </c>
       <c r="AG21" s="106">
         <f t="shared" si="11"/>
         <v>-21.60227729312658</v>
       </c>
       <c r="AH21" s="108">
         <f t="shared" si="16"/>
         <v>-22.664176511466298</v>
       </c>
       <c r="AI21" s="106">
         <f t="shared" si="12"/>
         <v>-1.5388244279953722</v>
       </c>
       <c r="AJ21" s="106">
         <f t="shared" si="13"/>
         <v>36.071595614825632</v>
       </c>
       <c r="AK21" s="106">
         <f t="shared" si="14"/>
-        <v>-10.034457029317819</v>
+        <v>-10.163566092941759</v>
       </c>
       <c r="AL21" s="106"/>
       <c r="AM21" s="5"/>
       <c r="AO21" s="1"/>
       <c r="AP21" s="53"/>
       <c r="AU21" s="28"/>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="133">
         <v>115312</v>
       </c>
       <c r="C22" s="89">
         <v>160529</v>
       </c>
       <c r="D22" s="89">
         <v>115293</v>
       </c>
       <c r="E22" s="89">
         <v>112665</v>
       </c>
       <c r="F22" s="89">
         <v>116194</v>
@@ -16664,51 +16714,51 @@
       <c r="K22" s="92">
         <v>112389</v>
       </c>
       <c r="L22" s="157">
         <v>125704</v>
       </c>
       <c r="M22" s="228">
         <v>117435</v>
       </c>
       <c r="N22" s="228">
         <v>144375</v>
       </c>
       <c r="O22" s="228">
         <v>112738</v>
       </c>
       <c r="P22" s="228">
         <v>79873</v>
       </c>
       <c r="Q22" s="228">
         <v>82421</v>
       </c>
       <c r="R22" s="228">
         <v>99246</v>
       </c>
       <c r="S22" s="228">
-        <v>93215</v>
+        <v>93056</v>
       </c>
       <c r="T22" s="228"/>
       <c r="U22" s="105">
         <f t="shared" si="0"/>
         <v>39.212744553905928</v>
       </c>
       <c r="V22" s="106">
         <f t="shared" si="1"/>
         <v>-28.179332083299592</v>
       </c>
       <c r="W22" s="106">
         <f t="shared" si="2"/>
         <v>-2.2794098514220291</v>
       </c>
       <c r="X22" s="106">
         <f t="shared" si="3"/>
         <v>3.1322948564327873</v>
       </c>
       <c r="Y22" s="106">
         <f t="shared" si="4"/>
         <v>-13.901750520680931</v>
       </c>
       <c r="Z22" s="107">
         <f t="shared" si="5"/>
         <v>-5.4477664157695349</v>
@@ -16733,51 +16783,51 @@
         <f t="shared" si="15"/>
         <v>-6.5781518487876278</v>
       </c>
       <c r="AF22" s="106">
         <f t="shared" si="10"/>
         <v>22.940349980840466</v>
       </c>
       <c r="AG22" s="106">
         <f t="shared" si="11"/>
         <v>-21.913073593073591</v>
       </c>
       <c r="AH22" s="108">
         <f t="shared" si="16"/>
         <v>-29.151661374159556</v>
       </c>
       <c r="AI22" s="106">
         <f t="shared" si="12"/>
         <v>3.1900642269602995</v>
       </c>
       <c r="AJ22" s="106">
         <f t="shared" si="13"/>
         <v>20.41348685407845</v>
       </c>
       <c r="AK22" s="106">
         <f t="shared" si="14"/>
-        <v>-6.076819216895391</v>
+        <v>-6.2370271849747088</v>
       </c>
       <c r="AL22" s="106"/>
       <c r="AM22" s="5"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="53"/>
       <c r="AU22" s="28"/>
     </row>
     <row r="23" spans="1:47" ht="15" thickBot="1">
       <c r="A23" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="133">
         <v>144247</v>
       </c>
       <c r="C23" s="89">
         <v>193712</v>
       </c>
       <c r="D23" s="89">
         <v>141669</v>
       </c>
       <c r="E23" s="89">
         <v>138169</v>
       </c>
       <c r="F23" s="89">
         <v>120872</v>
@@ -16797,51 +16847,51 @@
       <c r="K23" s="96">
         <v>128421</v>
       </c>
       <c r="L23" s="231">
         <v>123730</v>
       </c>
       <c r="M23" s="229">
         <v>132066</v>
       </c>
       <c r="N23" s="229">
         <v>126607</v>
       </c>
       <c r="O23" s="229">
         <v>115003</v>
       </c>
       <c r="P23" s="230">
         <v>83364</v>
       </c>
       <c r="Q23" s="230">
         <v>79846</v>
       </c>
       <c r="R23" s="230">
         <v>98271</v>
       </c>
       <c r="S23" s="230">
-        <v>104178</v>
+        <v>104055</v>
       </c>
       <c r="T23" s="230"/>
       <c r="U23" s="136">
         <f t="shared" si="0"/>
         <v>34.291874354405984</v>
       </c>
       <c r="V23" s="137">
         <f t="shared" si="1"/>
         <v>-26.866172462211946</v>
       </c>
       <c r="W23" s="138">
         <f t="shared" si="2"/>
         <v>-2.4705475439228062</v>
       </c>
       <c r="X23" s="138">
         <f t="shared" si="3"/>
         <v>-12.518727066129159</v>
       </c>
       <c r="Y23" s="138">
         <f t="shared" si="4"/>
         <v>-0.99609504268978766</v>
       </c>
       <c r="Z23" s="139">
         <f t="shared" si="5"/>
         <v>-4.2868603135341115</v>
@@ -16866,210 +16916,210 @@
         <f t="shared" si="15"/>
         <v>6.737250464721571</v>
       </c>
       <c r="AF23" s="106">
         <f t="shared" si="10"/>
         <v>-4.1335392909605808</v>
       </c>
       <c r="AG23" s="106">
         <f t="shared" si="11"/>
         <v>-9.1653700032383671</v>
       </c>
       <c r="AH23" s="108">
         <f t="shared" si="16"/>
         <v>-27.511456222881144</v>
       </c>
       <c r="AI23" s="190">
         <f t="shared" si="12"/>
         <v>-4.2200470226956481</v>
       </c>
       <c r="AJ23" s="190">
         <f t="shared" si="13"/>
         <v>23.07567066603211</v>
       </c>
       <c r="AK23" s="190">
         <f t="shared" si="14"/>
-        <v>6.0109289617486334</v>
+        <v>5.8857648746832743</v>
       </c>
       <c r="AL23" s="190"/>
       <c r="AM23" s="5"/>
       <c r="AO23" s="1"/>
       <c r="AP23" s="53"/>
       <c r="AU23" s="28"/>
     </row>
     <row r="24" spans="1:47" ht="15" thickBot="1">
       <c r="A24" s="128" t="str">
         <f>Auto_Usato_2018_2026!A26</f>
-        <v>TOTALE Gen - Mar</v>
+        <v>TOTALE Gen - Mag</v>
       </c>
       <c r="B24" s="165">
         <f t="shared" ref="B24:I24" si="17">SUM(B12:B23)</f>
         <v>1796898</v>
       </c>
       <c r="C24" s="165">
         <f t="shared" si="17"/>
         <v>1950664</v>
       </c>
       <c r="D24" s="165">
         <f t="shared" si="17"/>
         <v>1667654</v>
       </c>
       <c r="E24" s="165">
         <f t="shared" si="17"/>
         <v>1420664</v>
       </c>
       <c r="F24" s="165">
         <f t="shared" si="17"/>
         <v>1444180</v>
       </c>
       <c r="G24" s="165">
         <f t="shared" si="17"/>
         <v>1432878</v>
       </c>
       <c r="H24" s="165">
         <f t="shared" si="17"/>
         <v>1280346</v>
       </c>
       <c r="I24" s="165">
         <f t="shared" si="17"/>
         <v>1349666</v>
       </c>
       <c r="J24" s="148">
         <f>SUM(J12:J23)</f>
         <v>1372683</v>
       </c>
       <c r="K24" s="165">
         <f>SUM(K12:K23)</f>
         <v>1414635</v>
       </c>
       <c r="L24" s="165">
         <f>SUM(L12:L23)</f>
         <v>1507333</v>
       </c>
-      <c r="M24" s="165">
-[...7 lines deleted...]
-      <c r="O24" s="165">
+      <c r="M24" s="216">
+        <f>SUM(M12:M16)</f>
+        <v>678636</v>
+      </c>
+      <c r="N24" s="216">
+        <f t="shared" ref="N24:T24" si="18">SUM(N12:N16)</f>
+        <v>402072</v>
+      </c>
+      <c r="O24" s="216">
         <f t="shared" si="18"/>
-        <v>417228</v>
-[...1 lines deleted...]
-      <c r="P24" s="165">
+        <v>681322</v>
+      </c>
+      <c r="P24" s="216">
         <f t="shared" si="18"/>
-        <v>296009</v>
-[...1 lines deleted...]
-      <c r="Q24" s="165">
+        <v>463129</v>
+      </c>
+      <c r="Q24" s="216">
         <f t="shared" si="18"/>
-        <v>259543</v>
-[...1 lines deleted...]
-      <c r="R24" s="165">
+        <v>418776</v>
+      </c>
+      <c r="R24" s="216">
         <f t="shared" si="18"/>
-        <v>325272</v>
-[...1 lines deleted...]
-      <c r="S24" s="165">
+        <v>517108</v>
+      </c>
+      <c r="S24" s="216">
         <f t="shared" si="18"/>
-        <v>303304</v>
-[...1 lines deleted...]
-      <c r="T24" s="165">
+        <v>492670</v>
+      </c>
+      <c r="T24" s="216">
         <f t="shared" si="18"/>
-        <v>314195</v>
+        <v>517516</v>
       </c>
       <c r="U24" s="80">
         <f t="shared" ref="U24:Z24" si="19">SUM(U12:U23)</f>
         <v>147.00163413028716</v>
       </c>
       <c r="V24" s="82">
         <f t="shared" si="19"/>
         <v>-142.13143779736393</v>
       </c>
       <c r="W24" s="82">
         <f t="shared" si="19"/>
         <v>-148.04524633761764</v>
       </c>
       <c r="X24" s="82">
         <f t="shared" si="19"/>
         <v>25.986341417798258</v>
       </c>
       <c r="Y24" s="82">
         <f t="shared" si="19"/>
         <v>-11.696964362491345</v>
       </c>
       <c r="Z24" s="82">
         <f t="shared" si="19"/>
         <v>-126.57911474061169</v>
       </c>
       <c r="AA24" s="143">
         <f t="shared" ref="AA24" si="20">(I24-H24)/H24*100</f>
         <v>5.4141614844737287</v>
       </c>
       <c r="AB24" s="143">
         <f>(J24-I24)/I24*100</f>
         <v>1.7053848878166893</v>
       </c>
       <c r="AC24" s="144">
         <f>(K24-J24)/J24*100</f>
         <v>3.0562045279208672</v>
       </c>
       <c r="AD24" s="142">
         <f>(L24-K24)/K24*100</f>
         <v>6.5527857009051811</v>
       </c>
       <c r="AE24" s="142">
         <f>(M24-L24)/L24*100</f>
-        <v>-72.817884302937713</v>
+        <v>-54.977699022047553</v>
       </c>
       <c r="AF24" s="142">
         <f>(N24-M24)/M24*100</f>
-        <v>-20.994081396058331</v>
+        <v>-40.752922037734514</v>
       </c>
       <c r="AG24" s="142">
         <f t="shared" si="11"/>
-        <v>28.890632578226604</v>
+        <v>69.452734833562147</v>
       </c>
       <c r="AH24" s="144">
         <f t="shared" si="16"/>
-        <v>-29.053419233608484</v>
+        <v>-32.024945620426173</v>
       </c>
       <c r="AI24" s="142">
         <f t="shared" si="12"/>
-        <v>-12.319220023715495</v>
+        <v>-9.5768133716523902</v>
       </c>
       <c r="AJ24" s="142">
         <f t="shared" ref="AJ24" si="21">(R24-Q24)/Q24*100</f>
-        <v>25.324897993781377</v>
+        <v>23.480810743691137</v>
       </c>
       <c r="AK24" s="142">
         <f t="shared" ref="AK24" si="22">(S24-R24)/R24*100</f>
-        <v>-6.7537322610000246</v>
+        <v>-4.7258986517323267</v>
       </c>
       <c r="AL24" s="142">
         <f>(T24-S24)/S24*100</f>
-        <v>3.5907868013610109</v>
+        <v>5.0431323198083913</v>
       </c>
       <c r="AM24" s="5"/>
       <c r="AN24" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AO24" s="2" t="s">
         <v>68</v>
       </c>
       <c r="AP24" s="53"/>
       <c r="AU24" s="28"/>
     </row>
     <row r="25" spans="1:47" ht="15" thickBot="1">
       <c r="A25" s="129" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="82">
         <f t="shared" ref="B25:R25" si="23">SUM(B12:B23)</f>
         <v>1796898</v>
       </c>
       <c r="C25" s="81">
         <f t="shared" si="23"/>
         <v>1950664</v>
       </c>
       <c r="D25" s="81">
         <f t="shared" si="23"/>
@@ -17111,51 +17161,51 @@
         <f t="shared" si="23"/>
         <v>1540680</v>
       </c>
       <c r="N25" s="216">
         <f t="shared" si="23"/>
         <v>1310244</v>
       </c>
       <c r="O25" s="216">
         <f t="shared" si="23"/>
         <v>1491281</v>
       </c>
       <c r="P25" s="216">
         <f t="shared" si="23"/>
         <v>1051834</v>
       </c>
       <c r="Q25" s="216">
         <f t="shared" si="23"/>
         <v>984763</v>
       </c>
       <c r="R25" s="216">
         <f t="shared" si="23"/>
         <v>1245362</v>
       </c>
       <c r="S25" s="216">
         <f t="shared" ref="S25" si="24">SUM(S12:S23)</f>
-        <v>1163860</v>
+        <v>1163424</v>
       </c>
       <c r="T25" s="216"/>
       <c r="U25" s="141">
         <f t="shared" ref="U25:AB25" si="25">(C25-B25)/B25*100</f>
         <v>8.5573026404392465</v>
       </c>
       <c r="V25" s="142">
         <f t="shared" si="25"/>
         <v>-14.508393039498346</v>
       </c>
       <c r="W25" s="142">
         <f t="shared" si="25"/>
         <v>-14.810626185047978</v>
       </c>
       <c r="X25" s="142">
         <f t="shared" si="25"/>
         <v>1.6552823186904153</v>
       </c>
       <c r="Y25" s="142">
         <f t="shared" si="25"/>
         <v>-0.78258942791064823</v>
       </c>
       <c r="Z25" s="142">
         <f t="shared" si="25"/>
         <v>-10.645149133422386</v>
@@ -17180,51 +17230,51 @@
         <f>(M25-L25)/L25*100</f>
         <v>2.2123180478368085</v>
       </c>
       <c r="AF25" s="142">
         <f>(N25-M25)/M25*100</f>
         <v>-14.956772334293946</v>
       </c>
       <c r="AG25" s="142">
         <f t="shared" si="11"/>
         <v>13.817044764181327</v>
       </c>
       <c r="AH25" s="144">
         <f t="shared" si="16"/>
         <v>-29.467752891641481</v>
       </c>
       <c r="AI25" s="142">
         <f t="shared" si="12"/>
         <v>-6.3765765320383245</v>
       </c>
       <c r="AJ25" s="142">
         <f>(R25-Q25)/Q25*100</f>
         <v>26.463118537150564</v>
       </c>
       <c r="AK25" s="142">
         <f>(S25-R25)/R25*100</f>
-        <v>-6.5444424994499597</v>
+        <v>-6.5794524001856498</v>
       </c>
       <c r="AL25" s="142"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="AO25" s="2" t="s">
         <v>68</v>
       </c>
       <c r="AP25" s="53"/>
       <c r="AU25" s="28"/>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" s="33"/>
       <c r="B26" s="27"/>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
@@ -17651,51 +17701,51 @@
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="T10:T11"/>
     <mergeCell ref="P10:P11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="U10:AL10"/>
     <mergeCell ref="Q10:Q11"/>
     <mergeCell ref="R10:R11"/>
     <mergeCell ref="S10:S11"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Trebuchet MS,Grassetto"&amp;10&amp;K04-024ANFIA - Studi e Statistiche</oddFooter>
   </headerFooter>
   <ignoredErrors>
-    <ignoredError sqref="U24:Z24 B25:R25 S25 B24:L24 M24:T24" formulaRange="1"/>
+    <ignoredError sqref="U24:Z24 B25:R25 S25 B24:L24 M24:S24" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>